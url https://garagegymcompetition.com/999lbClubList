--- v0 (2026-03-06)
+++ v1 (2026-06-04)
@@ -1,9658 +1,5915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User01.DESKTOP-E8DLDFJ\Desktop\Data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User01.DESKTOP-E8DLDFJ\Documents\Gray Matter Development\Garage Gym Competition\Competition 2026\Data\26SpringGGC_Data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9769C731-5E0B-407E-8758-2CCCA63707D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{744057BA-91B2-4128-B4B4-2824BF3D0108}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="38290" yWindow="-110" windowWidth="38620" windowHeight="21100" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0" iterateDelta="1E-4"/>
+  <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6556" uniqueCount="3192">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5441" uniqueCount="1943">
   <si>
     <t>first_name</t>
   </si>
   <si>
     <t>media</t>
   </si>
   <si>
     <t>sex</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <t>contest</t>
   </si>
   <si>
-    <t>aaronbennett34260</t>
-[...1 lines deleted...]
-  <si>
     <t>Aaron</t>
   </si>
   <si>
     <t xml:space="preserve">Aaron_bennett181   </t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Fall 2025</t>
   </si>
   <si>
-    <t>aaronfernandez31246</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://youtu.be/Ap54gD4zSzw?si=NVcPvP4f4VVp1thM</t>
   </si>
   <si>
     <t>Fall 2024</t>
   </si>
   <si>
-    <t>aaronfernandez31611</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://youtu.be/XT3FUjjpt9M?si=BvshISThSegH55n3</t>
   </si>
   <si>
     <t>Fall 2023</t>
   </si>
   <si>
-    <t>aaronherrington30484</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">herringtongarage  </t>
   </si>
   <si>
     <t>Spring 2024</t>
   </si>
   <si>
-    <t>aaronhopefl34226</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">dadliftin  </t>
   </si>
   <si>
-    <t>aaronhoward29677</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">a_training_531  </t>
   </si>
   <si>
     <t>Spring 2022</t>
   </si>
   <si>
-    <t>aaronmadriaga30686</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">aaron.danger  </t>
   </si>
   <si>
-    <t>aaronmoore30111</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Brickyard_Barbell  </t>
   </si>
   <si>
     <t>Spring 2023</t>
   </si>
   <si>
-    <t>aaronmurphy30739</t>
-[...5 lines deleted...]
-    <t>aaronna32900</t>
+    <t xml:space="preserve">murph_getting_strong  https://www.facebook.com/Murph2002 </t>
+  </si>
+  <si>
+    <t>Spring 2026</t>
   </si>
   <si>
     <t xml:space="preserve">@jjashikki   </t>
   </si>
   <si>
-    <t>abbeyhatch35305</t>
-[...1 lines deleted...]
-  <si>
     <t>Abbey</t>
   </si>
   <si>
     <t xml:space="preserve">abbeyhatch  </t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Fall 2022</t>
   </si>
   <si>
-    <t>abelcastaneda35443</t>
+    <t>Abby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">@betterthroughthebarbell   </t>
   </si>
   <si>
     <t>Abel</t>
   </si>
   <si>
     <t xml:space="preserve">barbell.bruiser  </t>
   </si>
   <si>
-    <t>abrahamhancock30834</t>
-[...1 lines deleted...]
-  <si>
     <t>Abraham</t>
   </si>
   <si>
     <t xml:space="preserve"> WethinkthereforeweR </t>
   </si>
   <si>
-    <t>adambracke32990</t>
-[...1 lines deleted...]
-  <si>
     <t>Adam</t>
   </si>
   <si>
     <t xml:space="preserve">adambflyin  </t>
   </si>
   <si>
-    <t>adamfarnsworth33138</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The_adam_farnsworth  </t>
   </si>
   <si>
-    <t>adamhaney32325</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Suspicious-Screen-43 </t>
   </si>
   <si>
-    <t>adamingwell31588</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.facebook.com/aingwell?mibextid=LQQJ4d</t>
   </si>
   <si>
-    <t>adampittman32458</t>
+    <t xml:space="preserve">Tubtubjubjub   </t>
   </si>
   <si>
     <t xml:space="preserve">GGE_Adam  </t>
   </si>
   <si>
-    <t>adamscheper33165</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">hobbit_hole_gym  </t>
   </si>
   <si>
     <t>Spring 2025</t>
   </si>
   <si>
-    <t>adamward35220</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">underdogstrong   </t>
   </si>
   <si>
-    <t>adelaide(addi)navickas32237</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Adelaide (Addi) </t>
   </si>
   <si>
     <t xml:space="preserve">@addinavickas  </t>
   </si>
   <si>
-    <t>adriananbonilla28094</t>
-[...1 lines deleted...]
-  <si>
     <t>AdrianaN</t>
   </si>
   <si>
     <t xml:space="preserve">Adriana4bonilla  </t>
   </si>
   <si>
-    <t>adriancelis35585</t>
-[...1 lines deleted...]
-  <si>
     <t>Adrian</t>
   </si>
   <si>
     <t xml:space="preserve">Street_wize  </t>
   </si>
   <si>
-    <t>adrianmaxwell33377</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">pigsinaponcho  </t>
-  </si>
-[...1 lines deleted...]
-    <t>aezedraza28307</t>
   </si>
   <si>
     <t>Aezed</t>
   </si>
   <si>
     <t xml:space="preserve">   https://youtube.com/shorts/8UvkJCgmuKk
 https://youtube.com/shorts/5nOYZ9m8jaE
 https://youtube.com/shorts/8_QAWXjbFNw</t>
   </si>
   <si>
-    <t>aftony33183</t>
-[...1 lines deleted...]
-  <si>
     <t>afton</t>
   </si>
   <si>
     <t xml:space="preserve">afton_nbs_dietitian  </t>
   </si>
   <si>
-    <t>ajrenshaw31401</t>
-[...1 lines deleted...]
-  <si>
     <t>AJ</t>
   </si>
   <si>
     <t xml:space="preserve">AJRenshaw_liftheavy  </t>
   </si>
   <si>
-    <t>alanburr30585</t>
-[...1 lines deleted...]
-  <si>
     <t>Alan</t>
   </si>
   <si>
     <t xml:space="preserve">SCCoach_Burr  </t>
   </si>
   <si>
-    <t>alanmacdonagh30921</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">macdonaghalan  </t>
   </si>
   <si>
-    <t>alanmacdonagh31479</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Macdonaghalan  </t>
   </si>
   <si>
-    <t>albehr26848</t>
-[...1 lines deleted...]
-  <si>
     <t>Al</t>
   </si>
   <si>
     <t xml:space="preserve">bigbehrlodge  </t>
   </si>
   <si>
-    <t>aldodiaz32333</t>
-[...1 lines deleted...]
-  <si>
     <t>Aldo</t>
   </si>
   <si>
-    <t xml:space="preserve"> Hulktothemoon1981 </t>
-[...2 lines deleted...]
-    <t>alejandrozuniga34697</t>
+    <t xml:space="preserve"> Hulktothemoon1981  </t>
   </si>
   <si>
     <t>Alejandro</t>
   </si>
   <si>
     <t xml:space="preserve">Zunii29  </t>
   </si>
   <si>
-    <t>alexanderbutterfield34905</t>
+    <t>Alexa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   https://youtu.be/p48KNeZLAWw?si=Y5hm7mpe1llA-rU5
+https://youtube.com/shorts/_yqFYnQ_k48?si=R6x4_AXe_M1I5qXv
+https://youtube.com/shorts/RHcj3Gswclg?si=f3MfjxakRTWj2oOH</t>
   </si>
   <si>
     <t>Alexander</t>
   </si>
   <si>
     <t xml:space="preserve">alexbutterfield27  </t>
   </si>
   <si>
-    <t>alexanderespenshade34187</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> PhlyEspo </t>
   </si>
   <si>
-    <t>alexanderhawkins35002</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hawk9578  </t>
   </si>
   <si>
-    <t>alexanderkim32111</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">itsalkim  </t>
   </si>
   <si>
-    <t>alexandermagidow30695</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Drskander  </t>
   </si>
   <si>
-    <t>alexandramurray32231</t>
-[...1 lines deleted...]
-  <si>
     <t>Alexandra</t>
   </si>
   <si>
     <t xml:space="preserve">murray_ae  </t>
   </si>
   <si>
-    <t>alexandriamiller31808</t>
-[...1 lines deleted...]
-  <si>
     <t>Alexandria</t>
   </si>
   <si>
     <t xml:space="preserve">sweatveggiesandaccountability  </t>
   </si>
   <si>
-    <t>alexbutterfield34905</t>
-[...1 lines deleted...]
-  <si>
     <t>Alex</t>
   </si>
   <si>
-    <t>alexchan35262</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Alexchanpion  </t>
   </si>
   <si>
-    <t>alexcheng34448</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">minis.muscle  </t>
   </si>
   <si>
-    <t>alexdiaz26287</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Alexdiaz1271  </t>
   </si>
   <si>
-    <t>alexengel35458</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Alexengel12  </t>
   </si>
   <si>
-    <t>alexharris34437</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">norunonlygun  </t>
   </si>
   <si>
-    <t>alexiatussay-lindenberg28730</t>
-[...1 lines deleted...]
-  <si>
     <t>Alexia</t>
   </si>
   <si>
     <t xml:space="preserve">backsquats_and_bourbon  </t>
   </si>
   <si>
-    <t>alexismiller37294</t>
-[...1 lines deleted...]
-  <si>
     <t>Alexis</t>
   </si>
   <si>
     <t xml:space="preserve">ajmillion17  </t>
   </si>
   <si>
-    <t>alexkirk34206</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Me_Hungry_You_Cook </t>
   </si>
   <si>
-    <t>alexmorehouse33959</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">fitnessonthefly.ca  </t>
   </si>
   <si>
-    <t>alexpenman33648</t>
-[...1 lines deleted...]
-  <si>
     <t>Coachalexcfib  https://www.facebook.com/alex.penman.73</t>
   </si>
   <si>
-    <t>alexried35587</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ellisonfitnessinnovations  </t>
   </si>
   <si>
-    <t>alexvanissaveth34495</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@_xandervan/@undergroundpowerlifting/@realpickleboy  </t>
   </si>
   <si>
-    <t>algirdasnavickas32220</t>
-[...1 lines deleted...]
-  <si>
     <t>Algirdas</t>
   </si>
   <si>
     <t xml:space="preserve">algirnavi451  </t>
   </si>
   <si>
-    <t>allanheney32035</t>
-[...1 lines deleted...]
-  <si>
     <t>Allan</t>
   </si>
   <si>
     <t xml:space="preserve">allanheney  https://www.facebook.com/share/17Q4UxQEMi/?mibextid=wwXIfr </t>
   </si>
   <si>
-    <t>alvinluong34679</t>
+    <t>Allison</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a_loof_floof   </t>
   </si>
   <si>
     <t>Alvin</t>
   </si>
   <si>
     <t xml:space="preserve">L.petit.emperor  </t>
   </si>
   <si>
-    <t>alvinparingit33399</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">a.paringit  </t>
   </si>
   <si>
-    <t>alysiaparker33159</t>
-[...1 lines deleted...]
-  <si>
     <t>Alysia</t>
   </si>
   <si>
     <t xml:space="preserve">  https://m.facebook.com/story.php?story_fbid=pfbid02NMiJwKMga4iQLK7CvWUQzapXxmKPmHhmkv6ENbFMVQiL9qWJx1oDYukk5eLDU7knl&amp;id=1285792044&amp;mibextid=Nif5oz</t>
   </si>
   <si>
-    <t>alyssabania31994</t>
-[...1 lines deleted...]
-  <si>
     <t>Alyssa</t>
   </si>
   <si>
     <t xml:space="preserve">alyssab_sp  </t>
   </si>
   <si>
-    <t>alyssacourter35060</t>
+    <t xml:space="preserve">Alyssabrown658   </t>
   </si>
   <si>
     <t xml:space="preserve">  https://m.facebook.com/story.php?story_fbid=pfbid02fmfbwFEpihVew7qeW26Dyvf2DxU8BCeXXBopGMwThCu99Fs3YSkc4sDJTzP8BE8Kl&amp;id=100000500878237&amp;mibextid=2JQ9oc</t>
   </si>
   <si>
-    <t>amandaolsen33483</t>
-[...1 lines deleted...]
-  <si>
     <t>Amanda</t>
   </si>
   <si>
+    <t xml:space="preserve">butterball_beet_farm   </t>
+  </si>
+  <si>
     <t xml:space="preserve">olegettingstrong  </t>
   </si>
   <si>
-    <t>amandawhite31139</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">evilgummi  </t>
   </si>
   <si>
-    <t>amberleighjack29629</t>
-[...1 lines deleted...]
-  <si>
     <t>Amberleigh</t>
   </si>
   <si>
     <t xml:space="preserve"> Amberleighjack1  </t>
   </si>
   <si>
-    <t>amiemacejkovic28063</t>
-[...1 lines deleted...]
-  <si>
     <t>Amie</t>
   </si>
   <si>
     <t xml:space="preserve">Amies.fitness.varies  </t>
   </si>
   <si>
-    <t>amywalczak35126</t>
-[...1 lines deleted...]
-  <si>
     <t>Amy</t>
   </si>
   <si>
     <t xml:space="preserve">ames_lifting  </t>
   </si>
   <si>
-    <t>anabock34170</t>
-[...1 lines deleted...]
-  <si>
     <t>Ana</t>
   </si>
   <si>
     <t xml:space="preserve">Alittlebock  </t>
   </si>
   <si>
-    <t>anaibarra34787</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> U/fitnesshappy </t>
   </si>
   <si>
-    <t>anaperezrodriguez36423</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ilkarguez  </t>
   </si>
   <si>
-    <t>andersgjetmundsen30998</t>
-[...1 lines deleted...]
-  <si>
     <t>Anders</t>
   </si>
   <si>
     <t xml:space="preserve">Myrattygaragegym  </t>
   </si>
   <si>
-    <t>andersonhirt36190</t>
-[...1 lines deleted...]
-  <si>
     <t>Anderson</t>
   </si>
   <si>
     <t xml:space="preserve">andersonhirt_  </t>
   </si>
   <si>
-    <t>andienguyen34421</t>
-[...1 lines deleted...]
-  <si>
     <t>Andie</t>
   </si>
   <si>
     <t xml:space="preserve">andienguyen  </t>
   </si>
   <si>
-    <t>andreasbjerrumlarsen32687</t>
-[...1 lines deleted...]
-  <si>
     <t>Andreas Bjerrum</t>
   </si>
   <si>
     <t xml:space="preserve"> rbabl89 </t>
   </si>
   <si>
-    <t>andreastitzel32425</t>
-[...1 lines deleted...]
-  <si>
     <t>Andrea</t>
   </si>
   <si>
     <t xml:space="preserve">thecherrydragon  </t>
   </si>
   <si>
-    <t>andrewaurellano33715</t>
-[...1 lines deleted...]
-  <si>
     <t>Andrew</t>
   </si>
   <si>
     <t xml:space="preserve">Andrewaurellano  Much_Succotash897 www.Facebook.com/Andrew.aurellano </t>
   </si>
   <si>
-    <t>andrewbakker34229</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@bakkersgym  </t>
   </si>
   <si>
-    <t>andrewdowns31529</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">aandypandy  </t>
   </si>
   <si>
-    <t>andrewfinley30175</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">awesome.af_123321  </t>
   </si>
   <si>
-    <t>andrewgarrison29743</t>
-[...1 lines deleted...]
-  <si>
     <t>ANDREW</t>
   </si>
   <si>
     <t xml:space="preserve">Clawtron   </t>
   </si>
   <si>
-    <t>andrewhalvor33555</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://youtu.be/AAn-GfkGdeM</t>
   </si>
   <si>
-    <t>andrewheideman33017</t>
-[...5 lines deleted...]
-    <t>andrewhudson31938</t>
+    <t xml:space="preserve"> IgniteA12  </t>
   </si>
   <si>
     <t xml:space="preserve">a_hudson  </t>
   </si>
   <si>
-    <t>andrewjebananthan33402</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jebbers11  </t>
   </si>
   <si>
-    <t>andrewmayer32792</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mayerap  </t>
   </si>
   <si>
-    <t>andrewmcardle32180</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Audotel  </t>
   </si>
   <si>
-    <t>andrewparker34634</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">baparker24  </t>
   </si>
   <si>
-    <t>andrewrahmberg31088</t>
-[...5 lines deleted...]
-    <t>andrewstripling31973</t>
+    <t xml:space="preserve"> u/Prestigious_Rabbit85  </t>
   </si>
   <si>
     <t xml:space="preserve">Acstrip  </t>
   </si>
   <si>
-    <t>andrewvarner32804</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">redheadedbandrew  </t>
   </si>
   <si>
-    <t>andydowns31529</t>
-[...1 lines deleted...]
-  <si>
     <t>Andy</t>
   </si>
   <si>
     <t xml:space="preserve">Aandypandy   </t>
   </si>
   <si>
-    <t>andynguyen33908</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">andyvnguyen  </t>
   </si>
   <si>
-    <t>andysimonson33086</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Andy.Simonson  </t>
   </si>
   <si>
-    <t>angeladawnwilliams23960</t>
-[...1 lines deleted...]
-  <si>
     <t>Angela Dawn</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/dawn.williams.12177</t>
   </si>
   <si>
-    <t>angeliquejanmiane36961</t>
-[...1 lines deleted...]
-  <si>
     <t>Angelique Jan</t>
   </si>
   <si>
     <t xml:space="preserve">_gelatin11  </t>
   </si>
   <si>
-    <t>angelovalecce33093</t>
-[...1 lines deleted...]
-  <si>
     <t>Angelo</t>
   </si>
   <si>
     <t xml:space="preserve"> candidateperfect6549 </t>
   </si>
   <si>
-    <t>annahcecil35634</t>
-[...1 lines deleted...]
-  <si>
     <t>Annah</t>
   </si>
   <si>
     <t xml:space="preserve">annahwithah  </t>
   </si>
   <si>
-    <t>annesmoot27249</t>
-[...1 lines deleted...]
-  <si>
     <t>Anne</t>
   </si>
   <si>
     <t xml:space="preserve">mrscoachsmoot2  </t>
   </si>
   <si>
-    <t>annyro31772</t>
-[...1 lines deleted...]
-  <si>
     <t>Anny</t>
   </si>
   <si>
     <t xml:space="preserve">Hsiaoanro  </t>
   </si>
   <si>
-    <t>anthony/tonyperry33391</t>
-[...1 lines deleted...]
-  <si>
     <t>Anthony/Tony</t>
   </si>
   <si>
     <t xml:space="preserve">Tonyperry21   </t>
   </si>
   <si>
-    <t>anthonycanestaro32797</t>
-[...1 lines deleted...]
-  <si>
     <t>Anthony</t>
   </si>
   <si>
     <t xml:space="preserve"> physicsman112358 </t>
   </si>
   <si>
-    <t>anthonycolangeli32438</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ajcgeli  </t>
   </si>
   <si>
-    <t>anthonyfoster33625</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">anthonyfosterlifts  </t>
   </si>
   <si>
-    <t>anthonypaneral33262</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> apane47 </t>
   </si>
   <si>
-    <t>anthonyperry33391</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tonyperry21  </t>
   </si>
   <si>
-    <t>anthonyroselli31933</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tonyroselli  </t>
   </si>
   <si>
-    <t>anthonyselles30929</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> antsel </t>
   </si>
   <si>
-    <t>anthonytrimpe34262</t>
-[...5 lines deleted...]
-    <t>antoineechols30169</t>
+    <t xml:space="preserve">@a.team.dad   </t>
   </si>
   <si>
     <t>Antoine</t>
   </si>
   <si>
     <t xml:space="preserve">Finish_1st_Performance  </t>
   </si>
   <si>
-    <t>antoniabriel35032</t>
-[...1 lines deleted...]
-  <si>
     <t>Antonia</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtube.com/shorts/p2H1z0nUaVo?feature=share</t>
   </si>
   <si>
-    <t>antwunbaker32145</t>
-[...1 lines deleted...]
-  <si>
     <t>Antwun</t>
   </si>
   <si>
     <t xml:space="preserve">Bakers_fitness  </t>
   </si>
   <si>
-    <t>ariannalarson33673</t>
-[...1 lines deleted...]
-  <si>
     <t>Arianna</t>
   </si>
   <si>
     <t xml:space="preserve">hailee_arianna  </t>
   </si>
   <si>
-    <t>ashleybraxton35207</t>
-[...1 lines deleted...]
-  <si>
     <t>Ashley</t>
   </si>
   <si>
     <t xml:space="preserve">Ashley965  </t>
   </si>
   <si>
-    <t>ashleymcmichael31797</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mcsmashley  </t>
   </si>
   <si>
-    <t>aubreyhowell32080</t>
-[...1 lines deleted...]
-  <si>
     <t>Aubrey</t>
   </si>
   <si>
     <t>@cleareyesfullheart_cantlose  https://www.Facebook.com/Aubrey.bobrey</t>
   </si>
   <si>
-    <t>aubreymcmorris33538</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Coach_MelliMel  </t>
   </si>
   <si>
-    <t>aulryelylabay33880</t>
-[...1 lines deleted...]
-  <si>
     <t>aulryely</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/pochacco11</t>
   </si>
   <si>
-    <t>austenlowitz35749</t>
-[...1 lines deleted...]
-  <si>
     <t>Austen</t>
   </si>
   <si>
     <t xml:space="preserve"> No-Street7908 </t>
   </si>
   <si>
-    <t>austinking30487</t>
-[...1 lines deleted...]
-  <si>
     <t>Austin</t>
   </si>
   <si>
+    <t xml:space="preserve">nifrith77   </t>
+  </si>
+  <si>
     <t xml:space="preserve">austinwayneking  </t>
   </si>
   <si>
-    <t>austinoldham32387</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Babetheblueox  </t>
   </si>
   <si>
-    <t>austinthompson33980</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@shuffles424  </t>
   </si>
   <si>
-    <t>austinturner37091</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Turner_austin_  </t>
   </si>
   <si>
-    <t>austinwells32221</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  facebook.com/austin.wells.503</t>
   </si>
   <si>
-    <t>autumnhowells29544</t>
-[...1 lines deleted...]
-  <si>
     <t>Autumn</t>
   </si>
   <si>
     <t xml:space="preserve">autumnhowellspowerlifter  </t>
   </si>
   <si>
-    <t>aveearvind34545</t>
-[...1 lines deleted...]
-  <si>
     <t>Avee</t>
   </si>
   <si>
     <t xml:space="preserve">avee.lifts  </t>
   </si>
   <si>
-    <t>averagejoe33756</t>
-[...1 lines deleted...]
-  <si>
     <t>Average</t>
   </si>
   <si>
     <t xml:space="preserve">AverageJoes_OC  </t>
   </si>
   <si>
-    <t>babatundeawoyinka32638</t>
-[...1 lines deleted...]
-  <si>
     <t>Babatunde</t>
   </si>
   <si>
     <t xml:space="preserve">minneswoletagaragegym  </t>
   </si>
   <si>
-    <t>baophuong34106</t>
-[...1 lines deleted...]
-  <si>
     <t>BAO</t>
   </si>
   <si>
     <t>baop517  https://www.facebook.com/bphuong/</t>
   </si>
   <si>
-    <t>baxterjander34706</t>
-[...1 lines deleted...]
-  <si>
     <t>Baxter</t>
   </si>
   <si>
     <t xml:space="preserve">garagegymandgus  </t>
   </si>
   <si>
-    <t>beaubrown37379</t>
-[...1 lines deleted...]
-  <si>
     <t>Beau</t>
   </si>
   <si>
     <t>Pizza_wuff  https://youtube.com/@pizzawuff1773</t>
   </si>
   <si>
-    <t>benbedeck32898</t>
-[...1 lines deleted...]
-  <si>
     <t>Ben</t>
   </si>
   <si>
     <t xml:space="preserve">benbedeck  </t>
   </si>
   <si>
-    <t>benclemens31333</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">the_neighborhood_meathead_og  </t>
   </si>
   <si>
-    <t>bendavis35570</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ben_davis33  </t>
   </si>
   <si>
-    <t>beneberly34605</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">homegymhack  </t>
   </si>
   <si>
-    <t>benfoo30403</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">rpe8dadlifts  </t>
   </si>
   <si>
-    <t>bengarza29364</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">notstrong__justfat  </t>
-  </si>
-[...1 lines deleted...]
-    <t>benjaminbryson36356</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>benthebar_90  https://youtube.com/shorts/tGTnCYhJFNo?feature=share 
 https://youtube.com/shorts/_adS_jvY6TE?feature=share
 https://youtube.com/shorts/P7MjCkfTdEk?feature=share</t>
   </si>
   <si>
-    <t>benjaminfoo30403</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> u/Kolkab </t>
   </si>
   <si>
-    <t>bennewell34088</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Benjaminwnewell  </t>
   </si>
   <si>
-    <t>benott32242</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">benjaminott24  </t>
   </si>
   <si>
-    <t>benwykosky34685</t>
-[...5 lines deleted...]
-    <t>bigquinncunningham26755</t>
+    <t xml:space="preserve">wykos_gym   </t>
+  </si>
+  <si>
+    <t>Beth</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heismom01   </t>
   </si>
   <si>
     <t>Big Quinn</t>
   </si>
   <si>
     <t xml:space="preserve">qcunningham9859  </t>
   </si>
   <si>
-    <t>billbeckman29463</t>
-[...1 lines deleted...]
-  <si>
     <t>Bill</t>
   </si>
   <si>
     <t xml:space="preserve">Bigbeck9  </t>
   </si>
   <si>
-    <t>billycardwell28128</t>
-[...1 lines deleted...]
-  <si>
     <t>Billy</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtu.be/KJf-WnhYYDk</t>
   </si>
   <si>
-    <t>bjnelson33505</t>
-[...1 lines deleted...]
-  <si>
     <t>BJ</t>
   </si>
   <si>
     <t xml:space="preserve">IronClinicGym  </t>
   </si>
   <si>
-    <t>blainemackie23754</t>
-[...1 lines deleted...]
-  <si>
     <t>Blaine</t>
   </si>
   <si>
     <t xml:space="preserve">mackie.physio  </t>
   </si>
   <si>
-    <t>bobhuntzberger32739</t>
-[...1 lines deleted...]
-  <si>
     <t>Bob</t>
   </si>
   <si>
     <t xml:space="preserve">huntzfitness  </t>
   </si>
   <si>
-    <t>boonehaynes28200</t>
-[...1 lines deleted...]
-  <si>
     <t>Boone</t>
   </si>
   <si>
     <t xml:space="preserve">Bigdadsgaragegym  </t>
   </si>
   <si>
-    <t>bowenrevels35819</t>
-[...1 lines deleted...]
-  <si>
     <t>Bowen</t>
   </si>
   <si>
     <t xml:space="preserve">bodogdaddy  </t>
   </si>
   <si>
-    <t>bradleygoldman32408</t>
+    <t>Brad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">born2bbrad   </t>
   </si>
   <si>
     <t>Bradley</t>
   </si>
   <si>
     <t xml:space="preserve">bradleyagoldman  </t>
   </si>
   <si>
-    <t>bradpotjer33932</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">durabledads  </t>
   </si>
   <si>
-    <t>bradshannon35489</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">grizzly__strength  </t>
   </si>
   <si>
-    <t>braidentower39914</t>
-[...1 lines deleted...]
-  <si>
     <t>Braiden</t>
   </si>
   <si>
     <t xml:space="preserve">smallguybraiden  </t>
   </si>
   <si>
-    <t>braidenwylie40045</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Strongerwillis  </t>
   </si>
   <si>
-    <t>brandiyegiyan26442</t>
-[...1 lines deleted...]
-  <si>
     <t>Brandi</t>
   </si>
   <si>
     <t xml:space="preserve">Byegiyan  </t>
   </si>
   <si>
-    <t>brandlistitzel32555</t>
-[...1 lines deleted...]
-  <si>
     <t>Brandli</t>
   </si>
   <si>
     <t xml:space="preserve">Omicron013  </t>
   </si>
   <si>
-    <t>brandonamis32121</t>
-[...1 lines deleted...]
-  <si>
     <t>Brandon</t>
   </si>
   <si>
     <t xml:space="preserve">bamis51  </t>
   </si>
   <si>
-    <t>brandonbarnes33711</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Barn3s22  </t>
   </si>
   <si>
-    <t>brandonbrewer34114</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">b_brewer93  </t>
   </si>
   <si>
-    <t>brandonchoy36492</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bran.dont.lift  </t>
   </si>
   <si>
-    <t>brandondiamond29593</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">basementbrandon  </t>
   </si>
   <si>
-    <t>brandondoyle32400</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">odoyle_basement_lifts  </t>
   </si>
   <si>
-    <t>brandongeorge29395</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">brangeo  </t>
   </si>
   <si>
-    <t>brandonhua35501</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">thewhitelotusbk  </t>
   </si>
   <si>
-    <t>brandonkeel30740</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.youtube.com/watch?v=O3bw9VSZxx8</t>
   </si>
   <si>
-    <t>brandonlarkin36009</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">brandon.larkin.strongman  </t>
   </si>
   <si>
-    <t>brandonmanrique33197</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ocupatdown  </t>
   </si>
   <si>
-    <t>brandonmcdougall33501</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">brandon105.lifts.heavy  </t>
   </si>
   <si>
-    <t>brandonrivadeneira34517</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">B_jerrell  </t>
   </si>
   <si>
-    <t>brandonskornia35089</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Skorniafitness  </t>
   </si>
   <si>
-    <t>brandonward35215</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.youtube.com/watch?v=2eBNZfataJw</t>
   </si>
   <si>
-    <t>breianalestanley33069</t>
+    <t>Brayden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">@the.strongman.ox   </t>
   </si>
   <si>
     <t>Breianale</t>
   </si>
   <si>
     <t xml:space="preserve">ninaera_90  </t>
   </si>
   <si>
-    <t>breiannalestanley33069</t>
-[...1 lines deleted...]
-  <si>
     <t>Breiannale</t>
   </si>
   <si>
-    <t>brendanputek31106</t>
-[...1 lines deleted...]
-  <si>
     <t>Brendan</t>
   </si>
   <si>
     <t xml:space="preserve">Brendanputek  </t>
   </si>
   <si>
-    <t>brennanmiller31218</t>
-[...1 lines deleted...]
-  <si>
     <t>Brennan</t>
   </si>
   <si>
     <t xml:space="preserve">bren_miller  </t>
   </si>
   <si>
-    <t>brentguillen35162</t>
-[...1 lines deleted...]
-  <si>
     <t>Brent</t>
   </si>
   <si>
     <t xml:space="preserve">Brent_Guillen  </t>
   </si>
   <si>
-    <t>brentstutzman31526</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">chi_stutz  </t>
   </si>
   <si>
-    <t>brentvandamme31327</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">basementbrent  </t>
   </si>
   <si>
-    <t>brettankawi32896</t>
-[...1 lines deleted...]
-  <si>
     <t>Brett</t>
   </si>
   <si>
     <t xml:space="preserve"> TheBigBrainOnBrett  </t>
   </si>
   <si>
-    <t>brettmartin32171</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> u/criticizedhound </t>
   </si>
   <si>
-    <t>brettsommers32815</t>
+    <t xml:space="preserve">Bigbrett58   </t>
   </si>
   <si>
     <t xml:space="preserve">strongmanbrett  </t>
   </si>
   <si>
-    <t>brianbain33053</t>
-[...1 lines deleted...]
-  <si>
     <t>Brian</t>
   </si>
   <si>
     <t xml:space="preserve">Facegainz  </t>
   </si>
   <si>
-    <t>brianbecktel32657</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">B_a_becktel   </t>
   </si>
   <si>
-    <t>brianhassell31618</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">herbalsnails   </t>
   </si>
   <si>
-    <t>brianj.miani31471</t>
-[...1 lines deleted...]
-  <si>
     <t>Brian J.</t>
   </si>
   <si>
     <t xml:space="preserve">Miami.64  </t>
   </si>
   <si>
-    <t>briankramer31857</t>
-[...5 lines deleted...]
-    <t>brianmiani31471</t>
+    <t xml:space="preserve">Bkramer321   </t>
   </si>
   <si>
     <t xml:space="preserve">miami.64  </t>
   </si>
   <si>
-    <t>brianpham32152</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PhamBri  </t>
   </si>
   <si>
-    <t>brianratzlaff32254</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ratty_ratzlaff  </t>
   </si>
   <si>
-    <t>briansisson28496</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">blue_collar_barbells  </t>
   </si>
   <si>
-    <t>brianstoner25987</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">stonersgym  </t>
   </si>
   <si>
-    <t>brianturner28807</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">asgardathletica   </t>
   </si>
   <si>
-    <t>brittanyung36314</t>
-[...1 lines deleted...]
-  <si>
     <t>Brittany</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtube.com/playlist?list=PLght4wslGHmKcPu3vDVvCMq3421_-2nq6</t>
   </si>
   <si>
-    <t>brucedegraw28886</t>
-[...1 lines deleted...]
-  <si>
     <t>Bruce</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/share/p/15BaW8d3UD/</t>
   </si>
   <si>
-    <t>brunoromero34967</t>
-[...1 lines deleted...]
-  <si>
     <t>Bruno</t>
   </si>
   <si>
-    <t>brunoromero35667</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Strongerwillis   </t>
   </si>
   <si>
-    <t>bryanchu31914</t>
-[...1 lines deleted...]
-  <si>
     <t>Bryan</t>
   </si>
   <si>
     <t xml:space="preserve">whatchudrawing  </t>
   </si>
   <si>
-    <t>bryanchu31915</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Bigreddoc1  </t>
   </si>
   <si>
-    <t>bryanjohnston31745</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">samuraibry23  </t>
   </si>
   <si>
-    <t>bryannmazur33187</t>
-[...1 lines deleted...]
-  <si>
     <t>Bryann</t>
   </si>
   <si>
     <t xml:space="preserve">comfy_bee  </t>
   </si>
   <si>
-    <t>bryansanchez35620</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> SBDSanchez </t>
   </si>
   <si>
-    <t>bryansheehan31600</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Fitandhoppy  </t>
   </si>
   <si>
-    <t>bryansibley32741</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">bsib1  </t>
   </si>
   <si>
-    <t>bryanzamarripa36375</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bryanzamarripa1  </t>
   </si>
   <si>
-    <t>brycecurdie29066</t>
-[...1 lines deleted...]
-  <si>
     <t>Bryce</t>
   </si>
   <si>
     <t xml:space="preserve">Swolder30  </t>
   </si>
   <si>
-    <t>brynelton28542</t>
-[...1 lines deleted...]
-  <si>
     <t>Bryn</t>
   </si>
   <si>
     <t xml:space="preserve">_fox_402_  </t>
   </si>
   <si>
-    <t>byroncrisp27235</t>
-[...1 lines deleted...]
-  <si>
     <t>Byron</t>
   </si>
   <si>
     <t xml:space="preserve">byronc00  </t>
   </si>
   <si>
-    <t>caitlinkurjian33226</t>
-[...1 lines deleted...]
-  <si>
     <t>Caitlin</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin.kurjian   </t>
   </si>
   <si>
-    <t>caitlynrosser31304</t>
-[...1 lines deleted...]
-  <si>
     <t>Caitlyn</t>
   </si>
   <si>
     <t xml:space="preserve">skywaytj123  </t>
   </si>
   <si>
-    <t>calebstrother31047</t>
-[...1 lines deleted...]
-  <si>
     <t>Caleb</t>
   </si>
   <si>
     <t xml:space="preserve">2weak2care  </t>
   </si>
   <si>
-    <t>calumwebb34417</t>
-[...1 lines deleted...]
-  <si>
     <t>Calum</t>
   </si>
   <si>
     <t xml:space="preserve">@calum.webb  </t>
   </si>
   <si>
-    <t>calvingeorge34834</t>
-[...1 lines deleted...]
-  <si>
     <t>Calvin</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.youtube.com/@BeerBatteredAg</t>
   </si>
   <si>
-    <t>calvinle35436</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">you_say_run  </t>
   </si>
   <si>
-    <t>camerongilmore31172</t>
-[...1 lines deleted...]
-  <si>
     <t>Cameron</t>
   </si>
   <si>
     <t xml:space="preserve">Sircameronofgilly  </t>
   </si>
   <si>
-    <t>cannonsharp35145</t>
-[...1 lines deleted...]
-  <si>
     <t>Cannon</t>
   </si>
   <si>
     <t>bigwrigsdaddio  https://www.facebook.com/cannon.sharp?mibextid=ZbWKwL</t>
   </si>
   <si>
-    <t>carlhawkins37230</t>
-[...1 lines deleted...]
-  <si>
     <t>Carl</t>
   </si>
   <si>
     <t xml:space="preserve">TheHawkNest7  </t>
   </si>
   <si>
-    <t>carllemaster36670</t>
-[...5 lines deleted...]
-    <t>carlysturm31678</t>
+    <t xml:space="preserve">_coachcarl_   </t>
   </si>
   <si>
     <t>Carly</t>
   </si>
   <si>
     <t xml:space="preserve">Carlsbad23  </t>
   </si>
   <si>
-    <t>carollevasseur21378</t>
-[...1 lines deleted...]
-  <si>
     <t>Carol</t>
   </si>
   <si>
     <t xml:space="preserve">This_chic_lifts  </t>
   </si>
   <si>
-    <t>carterpetersen36938</t>
-[...1 lines deleted...]
-  <si>
     <t>Carter</t>
   </si>
   <si>
     <t xml:space="preserve">Carter_petersen7  </t>
   </si>
   <si>
-    <t>caryhollister37176</t>
-[...1 lines deleted...]
-  <si>
     <t>Cary</t>
   </si>
   <si>
     <t xml:space="preserve"> https://www.reddit.com/user/Zealousideal-Bonus49 https://youtu.be/8eZ08BSvTYo</t>
   </si>
   <si>
-    <t>caseymartin33000</t>
-[...1 lines deleted...]
-  <si>
     <t>Casey</t>
   </si>
   <si>
     <t xml:space="preserve">Casey_martin90  </t>
   </si>
   <si>
-    <t>cassandrabeack34032</t>
-[...1 lines deleted...]
-  <si>
     <t>Cassandra</t>
   </si>
   <si>
     <t xml:space="preserve">cassfruechte  </t>
   </si>
   <si>
-    <t>cassiesmith29949</t>
-[...1 lines deleted...]
-  <si>
     <t>Cassie</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/share/16a1kzbMHn/?mibextid=wwXIfr</t>
   </si>
   <si>
-    <t>chadallen33086</t>
-[...1 lines deleted...]
-  <si>
     <t>Chad</t>
   </si>
   <si>
-    <t xml:space="preserve">   https://youtu.be/uKYzXUPpmDI?si=KDY9Ve7ps9_am7Vi</t>
-[...2 lines deleted...]
-    <t>chadechavarria34204</t>
+    <t xml:space="preserve"> daaaaaaadddddddd  https://youtu.be/vNOUa2OeSEE?si=-ZLTyPjUpEa0-ynz</t>
   </si>
   <si>
     <t xml:space="preserve">Chad_nhpl   </t>
   </si>
   <si>
-    <t>chadfuller33642</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://m.facebook.com/chad.fuller.969</t>
   </si>
   <si>
-    <t>chadodsey34458</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Instagram;  </t>
   </si>
   <si>
-    <t>chadsmith31598</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@chadwesleysmith  </t>
   </si>
   <si>
-    <t>chadwhite31344</t>
-[...1 lines deleted...]
-  <si>
     <t>runningmedic131  https://www.facebook.com/ccwhite761</t>
   </si>
   <si>
-    <t>chandrawatson32166</t>
-[...1 lines deleted...]
-  <si>
     <t>Chandra</t>
   </si>
   <si>
     <t xml:space="preserve">bu.ld.ngthebeast  </t>
   </si>
   <si>
-    <t>chantallephythian23355</t>
-[...1 lines deleted...]
-  <si>
     <t>Chantalle</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/share/1QdMFFJaZt/?mibextid=wwXIfr</t>
   </si>
   <si>
-    <t>charlescanestaro32797</t>
-[...1 lines deleted...]
-  <si>
     <t>Charles</t>
   </si>
   <si>
-    <t>charlesharris33441</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">soyourechuck  </t>
   </si>
   <si>
-    <t>charleshawkins33534</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">elite_fat   </t>
   </si>
   <si>
-    <t>charleslayton32589</t>
-[...1 lines deleted...]
-  <si>
     <t>Charle</t>
   </si>
   <si>
     <t xml:space="preserve">Eslayton  </t>
   </si>
   <si>
-    <t>charlesslayton32711</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Eslayton   </t>
   </si>
   <si>
-    <t>charliepossee33730</t>
-[...1 lines deleted...]
-  <si>
     <t>Charlie</t>
   </si>
   <si>
     <t xml:space="preserve">Garagegym2520  </t>
   </si>
   <si>
-    <t>chasederuyter34361</t>
-[...1 lines deleted...]
-  <si>
     <t>Chase</t>
   </si>
   <si>
     <t xml:space="preserve">chasethebard  </t>
   </si>
   <si>
-    <t>chasekidwell-hernandez36402</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">chase_kidwell  </t>
   </si>
   <si>
-    <t>chaseschletty35267</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Chaseschletty  </t>
   </si>
   <si>
-    <t>chelseaheuston34546</t>
-[...1 lines deleted...]
-  <si>
     <t>chelsea</t>
   </si>
   <si>
     <t xml:space="preserve">Heuston_wehaveaproblem   </t>
   </si>
   <si>
-    <t>cheuyemlyang32038</t>
-[...1 lines deleted...]
-  <si>
     <t>Cheuyeml</t>
   </si>
   <si>
     <t xml:space="preserve">Tswvyeejhyaj  </t>
   </si>
   <si>
-    <t>chipburti29937</t>
-[...1 lines deleted...]
-  <si>
     <t>Chip</t>
   </si>
   <si>
     <t xml:space="preserve">figjam_exerciser   </t>
   </si>
   <si>
-    <t>chloeanderson33560</t>
-[...1 lines deleted...]
-  <si>
     <t>Chloe</t>
   </si>
   <si>
     <t xml:space="preserve">@chloeguinsadler  </t>
   </si>
   <si>
-    <t>chloesadler-anderdon33560</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Chloeguinsadler  </t>
   </si>
   <si>
-    <t>chloesadler-anderson33560</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">chloeguinsadler  </t>
   </si>
   <si>
-    <t>chrisbrown31717</t>
-[...1 lines deleted...]
-  <si>
     <t>Chris</t>
   </si>
   <si>
     <t xml:space="preserve">deathbybowtie deathbybowtie </t>
   </si>
   <si>
-    <t>chrisbrown32575</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">cfb_fitness  </t>
   </si>
   <si>
-    <t>chriscarney32293</t>
+    <t xml:space="preserve">https://www.instagram.com/big_grizzlyred   </t>
   </si>
   <si>
     <t xml:space="preserve">ccarney2  </t>
   </si>
   <si>
-    <t>chriscutrer32587</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">buckeyehighlander  </t>
   </si>
   <si>
-    <t>chrisdamminger30675</t>
-[...1 lines deleted...]
-  <si>
     <t>chris</t>
   </si>
   <si>
     <t xml:space="preserve">Beerbelly_lifts  </t>
   </si>
   <si>
-    <t>chrisellison33043</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://youtu.be/C1eFA7Ikhk0</t>
   </si>
   <si>
-    <t>chrisharden28881</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Harden_the_F_up  </t>
   </si>
   <si>
-    <t>chriskey33616</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2ndquadrantactions  </t>
   </si>
   <si>
-    <t>chrisleatham34771</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">leathamchris  </t>
   </si>
   <si>
-    <t>chrismark35520</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Chris.lifts.things  </t>
   </si>
   <si>
-    <t>chrismarquez33744</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">C_marquez21  </t>
   </si>
   <si>
-    <t>chrismatteodo30965</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">friendlyneighborhoodlifter  </t>
   </si>
   <si>
-    <t>chrismorrison27754</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Cm122675  </t>
   </si>
   <si>
-    <t>chrisrosales31784</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Turtle_strength   </t>
   </si>
   <si>
-    <t>chrisschubauer30249</t>
-[...1 lines deleted...]
-  <si>
     <t>bauerpauer82  https//www.facebook.com/profile.php/?id=1429833476</t>
   </si>
   <si>
-    <t>chrissmoot27210</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Thecoachsmoot  </t>
   </si>
   <si>
-    <t>chrissohn32143</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">quadzillacdn -Quad-Zilla-  </t>
   </si>
   <si>
-    <t>chrisstephens31536</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRStephns  </t>
   </si>
   <si>
-    <t>chrissydornon35144</t>
-[...1 lines deleted...]
-  <si>
     <t>Chrissy</t>
   </si>
   <si>
     <t xml:space="preserve">samandchrissyggc  </t>
   </si>
   <si>
-    <t>christagargano31971</t>
-[...1 lines deleted...]
-  <si>
     <t>Christa</t>
   </si>
   <si>
     <t xml:space="preserve">Cmg92022  </t>
   </si>
   <si>
-    <t>christhielbar30272</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">tinyofficegym  </t>
   </si>
   <si>
-    <t>christianbeltran35854</t>
-[...1 lines deleted...]
-  <si>
     <t>Christian</t>
   </si>
   <si>
     <t xml:space="preserve">Misfit_cuhriiss  </t>
   </si>
   <si>
-    <t>christianernst31453</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mr._adorable   </t>
   </si>
   <si>
-    <t>christinaleonatti25041</t>
-[...1 lines deleted...]
-  <si>
     <t>Christina</t>
   </si>
   <si>
     <t xml:space="preserve">Big_C_smallz  </t>
   </si>
   <si>
-    <t>christinamurphy31737</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Observemyexpansion  </t>
   </si>
   <si>
-    <t>christopherhoang30736</t>
-[...1 lines deleted...]
-  <si>
     <t>Christopher</t>
   </si>
   <si>
     <t xml:space="preserve">choangy   </t>
   </si>
   <si>
-    <t>christopherkeller30274</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Cskeller01  </t>
   </si>
   <si>
-    <t>christopherkeller30639</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2ndquadrantathletics  </t>
   </si>
   <si>
-    <t>christopherlacour30560</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Christopher </t>
   </si>
   <si>
     <t xml:space="preserve">chriswayne397  </t>
   </si>
   <si>
-    <t>christopherptacek27416</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ptacekchris  </t>
   </si>
   <si>
-    <t>christopherscheab35222</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Christopher.Schwab.180   </t>
   </si>
   <si>
-    <t>christopherschwab35222</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">christopher.schwab.180  </t>
   </si>
   <si>
-    <t>christopherschwab35580</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Christopher.schwab.180  </t>
   </si>
   <si>
-    <t>christophertreanor34088</t>
-[...1 lines deleted...]
-  <si>
     <t>@trainingwithtreanor  https://www.facebook.com/christopher.treanor.3</t>
   </si>
   <si>
-    <t>chuckmcclinchy35244</t>
-[...1 lines deleted...]
-  <si>
     <t>Chuck</t>
   </si>
   <si>
     <t xml:space="preserve">Dadsbasementgym  </t>
   </si>
   <si>
-    <t>chuckwalton28539</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Fitdoc_shamrock  </t>
   </si>
   <si>
-    <t>cjkozlowski30448</t>
-[...1 lines deleted...]
-  <si>
     <t>CJ</t>
   </si>
   <si>
     <t xml:space="preserve">Cjkoz45  </t>
   </si>
   <si>
-    <t>clairepapoulis35191</t>
-[...1 lines deleted...]
-  <si>
     <t>Claire</t>
   </si>
   <si>
     <t>@clairepapoulis   https://m.facebook.com/CPentheogen25?eav=AfaM1yBAWhmceYKYUIXTdtyPhqDcUvmkD6pqoe3CY6yhk314v3VGUrGIuLL4L3KPKrc&amp;paipv=0</t>
   </si>
   <si>
-    <t>clarayoap36548</t>
-[...1 lines deleted...]
-  <si>
     <t>Clara</t>
   </si>
   <si>
     <t>yoyoapster.fit  https://www.facebook.com/share/1UjFSQY4h3/?mibextid=wwXIfr</t>
   </si>
   <si>
-    <t>clarkkuhns33206</t>
-[...1 lines deleted...]
-  <si>
     <t>Clark</t>
   </si>
   <si>
     <t xml:space="preserve"> Clarkus81 </t>
   </si>
   <si>
-    <t>clayhunter31355</t>
-[...1 lines deleted...]
-  <si>
     <t>Clay</t>
   </si>
   <si>
     <t xml:space="preserve">Clayhhh  </t>
   </si>
   <si>
-    <t>claytonmyers34250</t>
-[...1 lines deleted...]
-  <si>
     <t>Clayton</t>
   </si>
   <si>
     <t xml:space="preserve"> kraorC  </t>
   </si>
   <si>
-    <t>clintjohnson29739</t>
-[...1 lines deleted...]
-  <si>
     <t>Clint</t>
   </si>
   <si>
     <t xml:space="preserve">clint_on41  </t>
   </si>
   <si>
-    <t>clintondean33259</t>
-[...1 lines deleted...]
-  <si>
     <t>Clinton</t>
   </si>
   <si>
     <t xml:space="preserve">Jake_dean___  </t>
   </si>
   <si>
-    <t>clintonjohnson33568</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">clinton4255   </t>
   </si>
   <si>
-    <t>codypollard34133</t>
-[...1 lines deleted...]
-  <si>
     <t>Cody</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtube.com/shorts/JOEIUXVQQ2M?feature=share</t>
   </si>
   <si>
-    <t>codywilliams34805</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Thebasementbison  </t>
   </si>
   <si>
-    <t>colbygregory27429</t>
-[...1 lines deleted...]
-  <si>
     <t>Colby</t>
   </si>
   <si>
     <t xml:space="preserve">Cogreg22  </t>
   </si>
   <si>
-    <t>colbywandeler33450</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">the_albino_pandaa  </t>
   </si>
   <si>
-    <t>colemoeller30884</t>
-[...1 lines deleted...]
-  <si>
     <t>Cole</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/cole.moeller.9Thanks</t>
   </si>
   <si>
-    <t>colinryder31819</t>
-[...1 lines deleted...]
-  <si>
     <t>Colin</t>
   </si>
   <si>
     <t xml:space="preserve">Cryder13  </t>
   </si>
   <si>
-    <t>colinschulz34610</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Colin </t>
   </si>
   <si>
     <t xml:space="preserve">@wiscostrong94  </t>
   </si>
   <si>
-    <t>colinstayna-wynter34926</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">lift_day_in_history  </t>
   </si>
   <si>
-    <t>colliesolomon31742</t>
-[...1 lines deleted...]
-  <si>
     <t>Collie</t>
   </si>
   <si>
     <t xml:space="preserve">mr_no_pictures  </t>
   </si>
   <si>
-    <t>coltonoswald35524</t>
-[...1 lines deleted...]
-  <si>
     <t>Colton</t>
   </si>
   <si>
     <t xml:space="preserve"> oswald901 </t>
   </si>
   <si>
-    <t>conleymccabe35775</t>
-[...1 lines deleted...]
-  <si>
     <t>Conley</t>
   </si>
   <si>
     <t xml:space="preserve">con_mccabe  </t>
   </si>
   <si>
-    <t>connordovah33945</t>
-[...1 lines deleted...]
-  <si>
     <t>Connor</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtu.be/kiGxVR6w3G0</t>
   </si>
   <si>
-    <t>connorhoward34054</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Chowardthe42nd  </t>
   </si>
   <si>
-    <t>connorlutz33158</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Clutz.training  </t>
   </si>
   <si>
-    <t>contenthilseberg34483</t>
-[...1 lines deleted...]
-  <si>
     <t>Content</t>
   </si>
   <si>
     <t xml:space="preserve">Balancehealthyfitness  </t>
   </si>
   <si>
-    <t>corysutphin29115</t>
-[...1 lines deleted...]
-  <si>
     <t>Cory</t>
   </si>
   <si>
     <t xml:space="preserve">Sutphin.cory  </t>
   </si>
   <si>
-    <t>craigbuckley29509</t>
-[...1 lines deleted...]
-  <si>
     <t>Craig</t>
   </si>
   <si>
     <t xml:space="preserve">coachbuck3  </t>
   </si>
   <si>
-    <t>craigclark30775</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Craigsbarbelll  </t>
   </si>
   <si>
-    <t>craiglewis31323</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Belowaverage_athlete  </t>
   </si>
   <si>
-    <t>craigspergel31793</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr.Craig.spergel  https://www.facebook.com/craig.spergel</t>
   </si>
   <si>
-    <t>crystalcollins26583</t>
-[...1 lines deleted...]
-  <si>
     <t>Crystal</t>
   </si>
   <si>
     <t xml:space="preserve">cgcollins6726  </t>
   </si>
   <si>
-    <t>crystalgonzalez32857</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Crystalmarie89  </t>
   </si>
   <si>
-    <t>crystalhadleymackay31760</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">crystal_tiny_powerlifter  </t>
   </si>
   <si>
-    <t>crystalhoward32848</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Cleehoward89  </t>
   </si>
   <si>
-    <t>curtiswright36698</t>
-[...1 lines deleted...]
-  <si>
     <t>Curtis</t>
   </si>
   <si>
     <t xml:space="preserve">curtis.wright.13  </t>
   </si>
   <si>
-    <t>curtmartin30445</t>
-[...1 lines deleted...]
-  <si>
     <t>Curt</t>
   </si>
   <si>
     <t xml:space="preserve">Canecodeadlifts  </t>
   </si>
   <si>
-    <t>césarrodríguez35801</t>
-[...1 lines deleted...]
-  <si>
     <t>César</t>
   </si>
   <si>
     <t xml:space="preserve">cesarrodriguezpwl  </t>
   </si>
   <si>
-    <t>daisyalfaro36061</t>
-[...1 lines deleted...]
-  <si>
     <t>Daisy</t>
   </si>
   <si>
     <t xml:space="preserve">_guccigains_  </t>
   </si>
   <si>
-    <t>dakotagruen37308</t>
-[...1 lines deleted...]
-  <si>
     <t>Dakota</t>
   </si>
   <si>
     <t xml:space="preserve">fatboidakota  </t>
   </si>
   <si>
-    <t>daltonlewallen33238</t>
-[...1 lines deleted...]
-  <si>
     <t>Dalton</t>
   </si>
   <si>
     <t xml:space="preserve">Dalton_c_lewallen  </t>
   </si>
   <si>
-    <t>daltonpike33832</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Dalton_powerlift  </t>
   </si>
   <si>
-    <t>danatobin33813</t>
-[...1 lines deleted...]
-  <si>
     <t>Dana</t>
   </si>
   <si>
-    <t xml:space="preserve">dana.m.tobin  </t>
-[...2 lines deleted...]
-    <t>dancrone31621</t>
+    <t xml:space="preserve">dana.m.tobin   </t>
   </si>
   <si>
     <t>Dan</t>
   </si>
   <si>
     <t xml:space="preserve">garage_gym_dad_bod   </t>
   </si>
   <si>
-    <t>daneager35351</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@dan_eager   </t>
   </si>
   <si>
-    <t>danehullibarger36402</t>
-[...1 lines deleted...]
-  <si>
     <t>Dane</t>
   </si>
   <si>
     <t xml:space="preserve">Danehullibarger1  </t>
   </si>
   <si>
-    <t>danhodge32639</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Dan_balderdash_mercer  </t>
   </si>
   <si>
-    <t>danht34306</t>
-[...1 lines deleted...]
-  <si>
     <t>Danh</t>
   </si>
   <si>
     <t xml:space="preserve">Duhdanhman  </t>
   </si>
   <si>
-    <t>danhtran34306</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">duhdanhman  </t>
   </si>
   <si>
-    <t>danielandrade34823</t>
-[...1 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
-    <t>danielgauthier30818</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Dr_Tattywaffles  </t>
   </si>
   <si>
-    <t>danielheard31625</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">killmongerlifts  </t>
   </si>
   <si>
-    <t>danielkim33403</t>
-[...1 lines deleted...]
-  <si>
     <t>noplandanny Zanyutft https://www.youtube.com/watch?v=WLc1RpHVFfU</t>
   </si>
   <si>
-    <t>daniellehamilton32175</t>
-[...1 lines deleted...]
-  <si>
     <t>danielle</t>
   </si>
   <si>
     <t xml:space="preserve">danielle.eats.waffles  </t>
   </si>
   <si>
-    <t>daniellehanneman32457</t>
-[...1 lines deleted...]
-  <si>
     <t>Danielle</t>
   </si>
   <si>
     <t xml:space="preserve">pixielifter  </t>
   </si>
   <si>
-    <t>daniellemazza33196</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Dahnyellsaboutfood  </t>
   </si>
   <si>
-    <t>danielletalbott32448</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">dtliftsweights  </t>
   </si>
   <si>
-    <t>daniellomsak31083</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">dan_is_false  </t>
   </si>
   <si>
-    <t>danielmanning34679</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">danieljmanning  </t>
   </si>
   <si>
-    <t>danielmoss29511</t>
-[...1 lines deleted...]
-  <si>
     <t>Mossburg80  https://www.facebook.com/daniel.moss.16568?mibextid=ZbWKwL</t>
   </si>
   <si>
-    <t>danielmoss32798</t>
-[...1 lines deleted...]
-  <si>
     <t>Mossburg80  https://m.facebook.com/daniel.moss.16568/&amp;ved=2ahUKEwjLz8TDm7v7AhUyRTABHVRLB8IQFnoECAcQAQ&amp;usg=AOvVaw339LOAOM4qKw5nLE_p3F-o</t>
   </si>
   <si>
-    <t>danielnguyen34996</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> cornsplosion </t>
   </si>
   <si>
-    <t>danielstrank28915</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  Www.facebook.com/Danielstrank</t>
   </si>
   <si>
-    <t>daniloquiocho32257</t>
-[...1 lines deleted...]
-  <si>
     <t>Danilo</t>
   </si>
   <si>
     <t xml:space="preserve">dnlo.jr  </t>
   </si>
   <si>
-    <t>danleblanc33058</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">dan.lifting  </t>
   </si>
   <si>
-    <t>danmahoney23435</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Squatfather1964  </t>
   </si>
   <si>
-    <t>danmartin29804</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bestrongdad  </t>
   </si>
   <si>
-    <t>danraynes30041</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DanimalFL  </t>
   </si>
   <si>
-    <t>darinhochstein33188</t>
-[...1 lines deleted...]
-  <si>
     <t>Darin</t>
   </si>
   <si>
     <t xml:space="preserve">dhoch12  </t>
   </si>
   <si>
-    <t>darnellroberson34579</t>
-[...1 lines deleted...]
-  <si>
     <t>Darnell</t>
   </si>
   <si>
-    <t xml:space="preserve">darnellroberson  </t>
-[...2 lines deleted...]
-    <t>daveandrews32520</t>
+    <t xml:space="preserve">Gotta_mve   </t>
   </si>
   <si>
     <t>Dave</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtu.be/XvrsAh4PjIA?si=8vv82JmLRPJ11-4c</t>
   </si>
   <si>
-    <t>davejones30804</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Davejones30  </t>
   </si>
   <si>
-    <t>daveschwartz31956</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TheDaveSchwartz  </t>
   </si>
   <si>
-    <t>davidbufford29379</t>
-[...1 lines deleted...]
-  <si>
     <t>David</t>
   </si>
   <si>
     <t xml:space="preserve">dw_buff  </t>
   </si>
   <si>
-    <t>davidflorez33743</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Daveloire  </t>
   </si>
   <si>
-    <t>davidhunter33922</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">band_of_druthers_d   </t>
   </si>
   <si>
-    <t>davidkerkes30875</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">darkolifts  </t>
   </si>
   <si>
-    <t>davidkoch25863</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">davidkoch117  </t>
   </si>
   <si>
-    <t>davidmanchester28427</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Subiehulk  </t>
   </si>
   <si>
-    <t>davidmiller31576</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">diverconstruct  </t>
   </si>
   <si>
-    <t>davidrowe33181</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 9OOdollarydoos </t>
   </si>
   <si>
-    <t>davidspitdowski32503</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">spitzfitness  </t>
   </si>
   <si>
-    <t>davidsponhauer32576</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">spoon184  </t>
   </si>
   <si>
-    <t>davidstallard31263</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">dave_a_stallard  </t>
   </si>
   <si>
-    <t>davidwear32184</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.facebook.com/david.s.wear.3</t>
   </si>
   <si>
-    <t>davidwest24726</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> u/InfinitelyManic </t>
   </si>
   <si>
-    <t>davudvandemark32374</t>
-[...1 lines deleted...]
-  <si>
     <t>Davud</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/Dave.VanDeMark</t>
   </si>
   <si>
-    <t>dawnwilliams23960</t>
-[...1 lines deleted...]
-  <si>
     <t>Dawn</t>
   </si>
   <si>
-    <t>deantrottier30573</t>
-[...1 lines deleted...]
-  <si>
     <t>dean</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/dean.trottier.3</t>
   </si>
   <si>
-    <t>delawarroashan32549</t>
-[...1 lines deleted...]
-  <si>
     <t>Delawar</t>
   </si>
   <si>
     <t xml:space="preserve"> Lel4rel </t>
   </si>
   <si>
-    <t>deniciatoney33536</t>
-[...1 lines deleted...]
-  <si>
     <t>Denicia</t>
   </si>
   <si>
     <t xml:space="preserve">deniciafitness  </t>
   </si>
   <si>
-    <t>derekdaugherty35180</t>
-[...1 lines deleted...]
-  <si>
     <t>Derek</t>
   </si>
   <si>
     <t xml:space="preserve">derek_daugherty  </t>
   </si>
   <si>
-    <t>derekdegges31808</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Dmasheen  </t>
   </si>
   <si>
-    <t>dereklarson31289</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> BooduhMan </t>
   </si>
   <si>
-    <t>derekparks32572</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">deirg_parks  </t>
   </si>
   <si>
-    <t>derekroberts32409</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">blondespotproductions  </t>
   </si>
   <si>
-    <t>derickcross30984</t>
-[...1 lines deleted...]
-  <si>
     <t>Derick</t>
   </si>
   <si>
     <t xml:space="preserve">Derick.cross.34   </t>
   </si>
   <si>
-    <t>deytonsehn31475</t>
+    <t>Deven</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   https://youtube.com/shorts/cVfjbAC0SIg?si=95ijWVL560BF5Hka</t>
   </si>
   <si>
     <t>Deyton</t>
   </si>
   <si>
     <t xml:space="preserve">dsehn  </t>
   </si>
   <si>
-    <t>diop-alicrimmins34333</t>
-[...1 lines deleted...]
-  <si>
     <t>Diop-Ali</t>
   </si>
   <si>
     <t xml:space="preserve">sublime_diop  </t>
   </si>
   <si>
-    <t>dominicwilkerson32402</t>
-[...1 lines deleted...]
-  <si>
     <t>Dominic</t>
   </si>
   <si>
     <t xml:space="preserve">Dom_chasing_wilks  </t>
   </si>
   <si>
-    <t>dominiquetoney33015</t>
-[...1 lines deleted...]
-  <si>
     <t>Dominique</t>
   </si>
   <si>
-    <t xml:space="preserve">toney_montana1  </t>
-[...2 lines deleted...]
-    <t>donnaweidow26959</t>
+    <t xml:space="preserve">@toney_montana1   </t>
   </si>
   <si>
     <t>Donna</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtube.com/playlist?list=PL9AEU7QkFJD4g5Rf2RJjExijog7sIJoXZ&amp;si=hff7GtlDNLjRVl8v</t>
   </si>
   <si>
-    <t>dr.williamfateiger26718</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. William</t>
   </si>
   <si>
     <t xml:space="preserve">Team_big_will  </t>
   </si>
   <si>
-    <t>drewcarnival33634</t>
-[...1 lines deleted...]
-  <si>
     <t>Drew</t>
   </si>
   <si>
     <t xml:space="preserve">DrewBoo27  </t>
   </si>
   <si>
-    <t>drewgaines31643</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Meatloafmuscle  </t>
   </si>
   <si>
-    <t>drewgaines32008</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Meatloafmuscle   </t>
   </si>
   <si>
-    <t>dustinjenkins31453</t>
-[...1 lines deleted...]
-  <si>
     <t>Dustin</t>
   </si>
   <si>
     <t xml:space="preserve">jenkins.dusty  </t>
   </si>
   <si>
-    <t>dustinvalente33826</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  Facebook.com/dvalente</t>
   </si>
   <si>
-    <t>dylanjohnson33987</t>
+    <t>Dusty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">m.Dusty.c   </t>
   </si>
   <si>
     <t>Dylan</t>
   </si>
   <si>
     <t xml:space="preserve">Dkj.fit  </t>
   </si>
   <si>
-    <t>dylanlarson34905</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">moonboy3hundo  </t>
   </si>
   <si>
-    <t>dylansummer32309</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">dylanhsummer  </t>
   </si>
   <si>
-    <t>edcejas33524</t>
-[...1 lines deleted...]
-  <si>
     <t>Ed</t>
   </si>
   <si>
     <t xml:space="preserve">Ambiantwolf  </t>
   </si>
   <si>
-    <t>eddiealicea34092</t>
-[...1 lines deleted...]
-  <si>
     <t>Eddie</t>
   </si>
   <si>
     <t xml:space="preserve">EA_Liftz  </t>
   </si>
   <si>
-    <t>eddiebaumgartner32174</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Eddie.Baumgartner   </t>
   </si>
   <si>
-    <t>eddiegamboa33367</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Eddie.da.sloth  </t>
   </si>
   <si>
-    <t>eddiewoodard31213</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Cornfedhighlander  </t>
   </si>
   <si>
-    <t>eddyslayton32711</t>
-[...1 lines deleted...]
-  <si>
     <t>Eddy</t>
   </si>
   <si>
     <t xml:space="preserve">Eslayton18  </t>
   </si>
   <si>
-    <t>edoquin29272</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">eds_gym4muscles oquin_rules  </t>
   </si>
   <si>
-    <t>edpleczynski31595</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ed_p_jr  </t>
   </si>
   <si>
-    <t>eduardocarrillo34731</t>
-[...1 lines deleted...]
-  <si>
     <t>Eduardo</t>
   </si>
   <si>
     <t xml:space="preserve">WHTRANGER  </t>
   </si>
   <si>
-    <t>eduardoreyes38784</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">3dxuardo  </t>
   </si>
   <si>
-    <t>edwardbrown30914</t>
-[...1 lines deleted...]
-  <si>
     <t>Edward</t>
   </si>
   <si>
-    <t xml:space="preserve">TheArmoryAthletics  </t>
-[...2 lines deleted...]
-    <t>elazarholmlund-siegel31931</t>
+    <t xml:space="preserve">Thearmoryathletics   </t>
   </si>
   <si>
     <t>Elazar</t>
   </si>
   <si>
     <t xml:space="preserve">Condogainz  </t>
   </si>
   <si>
-    <t>elazarholmlund-siegel32297</t>
-[...4 lines deleted...]
-  <si>
     <t>Elie</t>
   </si>
   <si>
     <t xml:space="preserve">elie.challita  </t>
   </si>
   <si>
-    <t>elijaharias34295</t>
-[...1 lines deleted...]
-  <si>
     <t>Elijah</t>
   </si>
   <si>
     <t xml:space="preserve">Lizard_King._  </t>
   </si>
   <si>
-    <t>elizabethadams34520</t>
-[...1 lines deleted...]
-  <si>
     <t>Elizabeth</t>
   </si>
   <si>
     <t xml:space="preserve">beffy_girl  </t>
   </si>
   <si>
-    <t>elizabethmitropoulos32504</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Deadlift_didgy  </t>
   </si>
   <si>
-    <t>elizabethrumbel30923</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Felizabeth829  </t>
   </si>
   <si>
-    <t>elizabethspitdowski30992</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Lifts_n_flips  </t>
   </si>
   <si>
-    <t>elizabethwhite30556</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ewhite1010   </t>
   </si>
   <si>
-    <t>elliottclease32953</t>
-[...1 lines deleted...]
-  <si>
     <t>Elliott</t>
   </si>
   <si>
     <t xml:space="preserve">greasycleasy  </t>
   </si>
   <si>
-    <t>emiliocastrellon34595</t>
-[...1 lines deleted...]
-  <si>
     <t>Emilio</t>
   </si>
   <si>
     <t xml:space="preserve">compamimo  </t>
   </si>
   <si>
-    <t>emilyhickman32392</t>
-[...1 lines deleted...]
-  <si>
     <t>Emily</t>
   </si>
   <si>
     <t xml:space="preserve">Emily_alexis_h   </t>
   </si>
   <si>
-    <t>emilynaftel36327</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">minio.tank  </t>
   </si>
   <si>
-    <t>emilyrichardson35923</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">richardson__emily  </t>
   </si>
   <si>
-    <t>emilysmith33143</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">emilymsith  </t>
   </si>
   <si>
-    <t>emmacrawford28412</t>
-[...1 lines deleted...]
-  <si>
     <t>Emma</t>
   </si>
   <si>
     <t xml:space="preserve">RedHeadConfetti  </t>
   </si>
   <si>
-    <t>enrikoalfaro34749</t>
-[...1 lines deleted...]
-  <si>
     <t>Enriko</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtube.com/shorts/vCgJOMI_ZDs?feature=share           https://youtube.com/shorts/VyT8x9B6I9g?feature=share     https://youtube.com/shorts/M37Ik6ctcYk?feature=share</t>
   </si>
   <si>
-    <t>ericalang27726</t>
-[...1 lines deleted...]
-  <si>
     <t>Erica</t>
   </si>
   <si>
     <t xml:space="preserve">Fritzy1128  </t>
   </si>
   <si>
-    <t>ericaruss33240</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ahudson_europa  </t>
-  </si>
-[...1 lines deleted...]
-    <t>ericavillanueva31235</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/JCEricaVillanueva
 https://drive.google.com/drive/folders/1ko-r3v8TPN7reuvp05FQ-HOvRHvBYNd2?usp=sharing</t>
   </si>
   <si>
-    <t>ericcarpenter29658</t>
-[...1 lines deleted...]
-  <si>
     <t>Eric</t>
   </si>
   <si>
     <t>coachcarp76  https://youtube.com/shorts/2yfEgzjVRII?feature=share</t>
   </si>
   <si>
-    <t>ericcho29561</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">chomp.strength  </t>
   </si>
   <si>
-    <t>ericjelen33273</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">eric.jelen_powerlifting  </t>
   </si>
   <si>
-    <t>erickang32000</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">eric_lifts_jk  </t>
   </si>
   <si>
-    <t>ericmarengere31399</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  Eric marengere</t>
   </si>
   <si>
-    <t>ericmoffa30433</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">theprofessorlifts  </t>
-  </si>
-[...1 lines deleted...]
-    <t>ericpham37692</t>
   </si>
   <si>
     <t xml:space="preserve">  1000lb application (Current deadlift and squat PR) https://youtube.com/shorts/6N46KRELQks
 335 bench PR (current bench PR): 
 https://youtube.com/shorts/HaQQWKrQoJM
 335 bench PR journey: https://youtube.com/shorts/3Vsw94fNEO0
 First time submitting to anything, so I'm not sure what I should send exactly.  _raisethebarr (Neal Barrina on IG) recommended you guys to me :)
 I typically post on TikTok, so YouTube and IG are extremely new to me. Tiktok is @RiceYuki
 Thank you!</t>
   </si>
   <si>
-    <t>ericrockwood33075</t>
-[...1 lines deleted...]
-  <si>
     <t>Rock12er  https://www.facebook.com/eric.rockwood.3/</t>
   </si>
   <si>
-    <t>ericstanek28528</t>
-[...1 lines deleted...]
-  <si>
     <t>Stanek.eric  https://www.facebook.com/eric.stanek.5</t>
   </si>
   <si>
-    <t>ericstitzel34364</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Omicron46  </t>
   </si>
   <si>
-    <t>ericwylie24824</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@lakesidehealthcoaching   </t>
   </si>
   <si>
-    <t>ericyeung37170</t>
-[...1 lines deleted...]
-  <si>
     <t>eric</t>
   </si>
   <si>
     <t xml:space="preserve">thicky.ricky.lifts  </t>
   </si>
   <si>
-    <t>erikafuentes30201</t>
-[...1 lines deleted...]
-  <si>
     <t>Erika</t>
   </si>
   <si>
     <t xml:space="preserve">Eri_Kah_Eff  </t>
   </si>
   <si>
-    <t>erikjefferson31306</t>
-[...1 lines deleted...]
-  <si>
     <t>Erik</t>
   </si>
   <si>
     <t xml:space="preserve">Beckermao  </t>
   </si>
   <si>
-    <t>erikmata35163</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">gainsdalf  </t>
   </si>
   <si>
-    <t>erinmcauleyerin36313</t>
-[...1 lines deleted...]
-  <si>
     <t>Erin mcauley</t>
   </si>
   <si>
     <t xml:space="preserve"> Erin-58539 </t>
   </si>
   <si>
-    <t>erinsheppard30323</t>
-[...1 lines deleted...]
-  <si>
     <t>Erin</t>
   </si>
   <si>
     <t xml:space="preserve">mfingunicorn  </t>
   </si>
   <si>
-    <t>erintkach29372</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">erin.t.lifts  </t>
   </si>
   <si>
-    <t>ernestgrant34153</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ernest </t>
   </si>
   <si>
     <t xml:space="preserve">hermit_ernest  </t>
   </si>
   <si>
-    <t>ernestgrantjr.34153</t>
-[...1 lines deleted...]
-  <si>
     <t>Ernest</t>
   </si>
   <si>
     <t xml:space="preserve">Hermit_Ernest  </t>
   </si>
   <si>
-    <t>esperanzacastrellon34016</t>
-[...1 lines deleted...]
-  <si>
     <t>Esperanza</t>
   </si>
   <si>
     <t xml:space="preserve">Sandoval_hope   </t>
   </si>
   <si>
-    <t>estevanlucero32187</t>
-[...1 lines deleted...]
-  <si>
     <t>Estevan</t>
   </si>
   <si>
     <t xml:space="preserve">Coach_stev_8gpc  </t>
   </si>
   <si>
-    <t>estevanlucero32553</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Coach_stev_strength  </t>
   </si>
   <si>
-    <t>ethancouch37059</t>
-[...1 lines deleted...]
-  <si>
     <t>Ethan</t>
   </si>
   <si>
     <t xml:space="preserve">e.couch  </t>
   </si>
   <si>
-    <t>ethanfinucan36190</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">galaxy.barbell  </t>
   </si>
   <si>
-    <t>ethanreed34865</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ereed_15.743Stone  </t>
   </si>
   <si>
-    <t>etonvictor36346</t>
-[...1 lines deleted...]
-  <si>
     <t>Eton</t>
   </si>
   <si>
     <t xml:space="preserve">Eton.victor  </t>
   </si>
   <si>
-    <t>evancarr35635</t>
-[...1 lines deleted...]
-  <si>
     <t>Evan</t>
   </si>
   <si>
     <t xml:space="preserve">swoleypotato  </t>
   </si>
   <si>
-    <t>evanfraser38291</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Swoleypotato  </t>
   </si>
   <si>
-    <t>evanfraser38300</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">SpicyCajunFries  </t>
   </si>
   <si>
-    <t>everettbrill32560</t>
-[...1 lines deleted...]
-  <si>
     <t>Everett</t>
   </si>
   <si>
     <t xml:space="preserve">Gains_and_nature_eb  </t>
   </si>
   <si>
-    <t>feankau28588</t>
-[...1 lines deleted...]
-  <si>
     <t>Feank</t>
   </si>
   <si>
     <t xml:space="preserve">Grocerygainz  </t>
   </si>
   <si>
-    <t>felixgonzalez34029</t>
-[...1 lines deleted...]
-  <si>
     <t>Felix</t>
   </si>
   <si>
     <t xml:space="preserve">Liftitfelix  </t>
   </si>
   <si>
-    <t>filipgramatikofski34150</t>
-[...1 lines deleted...]
-  <si>
     <t>Filip</t>
   </si>
   <si>
     <t xml:space="preserve">Kilogramatikofski  </t>
   </si>
   <si>
-    <t>fleancehouh30993</t>
-[...1 lines deleted...]
-  <si>
     <t>fleance</t>
   </si>
   <si>
     <t xml:space="preserve">Wellnessbyflea  </t>
   </si>
   <si>
-    <t>florianschwickart35549</t>
-[...1 lines deleted...]
-  <si>
     <t>Florian</t>
   </si>
   <si>
     <t xml:space="preserve">florianthegerman  </t>
   </si>
   <si>
-    <t>frankhenson32955</t>
-[...1 lines deleted...]
-  <si>
     <t>Frank</t>
   </si>
   <si>
     <t xml:space="preserve">Deltonh   </t>
   </si>
   <si>
-    <t>frankiearp24485</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Frankie </t>
   </si>
   <si>
     <t xml:space="preserve">frankies_fierce_n_fab_fitness   </t>
   </si>
   <si>
-    <t>friedrichschultze34287</t>
-[...1 lines deleted...]
-  <si>
     <t>Friedrich</t>
   </si>
   <si>
     <t xml:space="preserve">f.schultze  </t>
   </si>
   <si>
-    <t>g.mordecaisutcliffe35234</t>
-[...1 lines deleted...]
-  <si>
     <t>G. Mordecai</t>
   </si>
   <si>
-    <t xml:space="preserve">Lifetimeintermediate  </t>
-[...2 lines deleted...]
-    <t>gabbypybus35254</t>
+    <t xml:space="preserve">Lifetimeintermediate   </t>
   </si>
   <si>
     <t>Gabby</t>
   </si>
   <si>
-    <t>gabrieljohnson36623</t>
-[...1 lines deleted...]
-  <si>
     <t>Gabriel</t>
   </si>
   <si>
-    <t xml:space="preserve">gbj2022  </t>
-[...2 lines deleted...]
-    <t>gabrielortega29463</t>
+    <t xml:space="preserve">mouthpieceinthechalkbowl   </t>
   </si>
   <si>
     <t>go.gabrielortega  https://www.facebook.com/go.gabrielortega</t>
   </si>
   <si>
-    <t>gabrielsantos33993</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> gaboszanto </t>
   </si>
   <si>
-    <t>gabrielsosa26319</t>
-[...1 lines deleted...]
-  <si>
     <t>galex0919  www.facebook.com/galexsosa</t>
   </si>
   <si>
-    <t>gabrielsutcliffe35234</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">lifetimeintermediate  </t>
   </si>
   <si>
-    <t>gabriel“mordecai”sutcliffe35234</t>
-[...1 lines deleted...]
-  <si>
     <t>Gabriel “Mordecai”</t>
   </si>
   <si>
-    <t xml:space="preserve">Lifetimeintermediate   </t>
-[...4 lines deleted...]
-  <si>
     <t>Garret</t>
   </si>
   <si>
     <t xml:space="preserve">gjj_health  </t>
   </si>
   <si>
-    <t>garrettmentz34514</t>
-[...1 lines deleted...]
-  <si>
     <t>Garrett</t>
   </si>
   <si>
     <t xml:space="preserve">Gmentz26  </t>
   </si>
   <si>
-    <t>garrettnelson31991</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Throwhard_liftheavy  </t>
   </si>
   <si>
-    <t>garrickslack34076</t>
-[...1 lines deleted...]
-  <si>
     <t>Garrick</t>
   </si>
   <si>
     <t xml:space="preserve">Slacktastic93  </t>
   </si>
   <si>
-    <t>garys33362</t>
-[...1 lines deleted...]
-  <si>
     <t>Gary</t>
   </si>
   <si>
     <t xml:space="preserve"> Firstduenozzlejob </t>
   </si>
   <si>
-    <t>garyshekhter33362</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2baldmenlifting  </t>
   </si>
   <si>
-    <t>gemmafinnegan29346</t>
-[...1 lines deleted...]
-  <si>
     <t>Gemma</t>
   </si>
   <si>
     <t xml:space="preserve">bofinn_g  </t>
   </si>
   <si>
-    <t>geochatten32102</t>
-[...1 lines deleted...]
-  <si>
     <t>Geo</t>
   </si>
   <si>
     <t xml:space="preserve">_chatterz_  </t>
   </si>
   <si>
-    <t>geoffmurphy32926</t>
-[...1 lines deleted...]
-  <si>
     <t>Geoff</t>
   </si>
   <si>
-    <t xml:space="preserve">realgeoffmurphy  </t>
-[...2 lines deleted...]
-    <t>georgekrone32420</t>
+    <t xml:space="preserve">ElderEmoBarbell   </t>
   </si>
   <si>
     <t>George</t>
   </si>
   <si>
     <t xml:space="preserve">Therew0lf_in_chicago  </t>
   </si>
   <si>
-    <t>geovannisolorzano33442</t>
-[...1 lines deleted...]
-  <si>
     <t>Geovanno</t>
   </si>
   <si>
     <t xml:space="preserve">Geohasan_ig  </t>
   </si>
   <si>
-    <t>gjsequeira33821</t>
-[...10 lines deleted...]
-  <si>
     <t>Glenn</t>
   </si>
   <si>
     <t xml:space="preserve">Gcarey70  </t>
   </si>
   <si>
-    <t>gregeakins31010</t>
+    <t>Gonzalo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gjsequeira   </t>
   </si>
   <si>
     <t>Greg</t>
   </si>
   <si>
     <t xml:space="preserve">philosophizing.robot  </t>
   </si>
   <si>
-    <t>gregfrelingos36682</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">godzilla_gregg  </t>
   </si>
   <si>
-    <t>gregoryeakins31010</t>
-[...1 lines deleted...]
-  <si>
     <t>Gregory</t>
   </si>
   <si>
-    <t>gregpike27552</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">greg_pike_powerlifting  </t>
   </si>
   <si>
-    <t>gregsanchez31800</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">greggyb23  </t>
   </si>
   <si>
-    <t>gregschneider32398</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Aggressively_average_greg  </t>
   </si>
   <si>
-    <t>gregsuchyta31320</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@greycatbarbell  </t>
   </si>
   <si>
-    <t>gunterostendorp33514</t>
-[...1 lines deleted...]
-  <si>
     <t>Gunter</t>
   </si>
   <si>
     <t xml:space="preserve">bigyum.ultra  </t>
   </si>
   <si>
-    <t>gushminhas34911</t>
-[...1 lines deleted...]
-  <si>
     <t>Gush</t>
   </si>
   <si>
     <t xml:space="preserve">ClearCoatCartel  </t>
   </si>
   <si>
-    <t>hannguyen37180</t>
+    <t>Haley</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haleybordeau   </t>
   </si>
   <si>
     <t>Han</t>
   </si>
   <si>
     <t xml:space="preserve">tug.ham  </t>
   </si>
   <si>
-    <t>harrisonlands34325</t>
-[...1 lines deleted...]
-  <si>
     <t>Harrison</t>
   </si>
   <si>
     <t xml:space="preserve">lumberjacklands  </t>
   </si>
   <si>
-    <t>hartmizell33454</t>
-[...1 lines deleted...]
-  <si>
     <t>Hart</t>
   </si>
   <si>
     <t xml:space="preserve">@hartmizell  </t>
   </si>
   <si>
-    <t>haydentolley34655</t>
-[...1 lines deleted...]
-  <si>
     <t>Hayden</t>
   </si>
   <si>
     <t xml:space="preserve">hayden_tolley  </t>
   </si>
   <si>
-    <t>heatherflottmann26450</t>
-[...1 lines deleted...]
-  <si>
     <t>Heather</t>
   </si>
   <si>
     <t xml:space="preserve">HolisticFitnessHeather  </t>
   </si>
   <si>
-    <t>heidihancock31470</t>
-[...1 lines deleted...]
-  <si>
     <t>Heidi</t>
   </si>
   <si>
     <t xml:space="preserve">Heidi Hancock  </t>
   </si>
   <si>
-    <t>heidiraasch29576</t>
-[...5 lines deleted...]
-    <t>heidiraasch32863</t>
+    <t xml:space="preserve">  https://www.facebook.com/hraasch12 </t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/share/19pvGRAyCu/ </t>
   </si>
   <si>
-    <t>helenakrusec33273</t>
-[...1 lines deleted...]
-  <si>
     <t>Helena</t>
   </si>
   <si>
     <t xml:space="preserve">LenaLiftsIt  </t>
   </si>
   <si>
-    <t>henryartz33355</t>
-[...1 lines deleted...]
-  <si>
     <t>Henry</t>
   </si>
   <si>
     <t xml:space="preserve">Henryartz  </t>
   </si>
   <si>
-    <t>hermanshew33580</t>
-[...1 lines deleted...]
-  <si>
     <t>Herman</t>
   </si>
   <si>
     <t xml:space="preserve">shewlifts  </t>
   </si>
   <si>
-    <t>hindshoward29799</t>
-[...1 lines deleted...]
-  <si>
     <t>Hinds</t>
   </si>
   <si>
     <t xml:space="preserve">Dad_lifting  </t>
   </si>
   <si>
-    <t>hogangagle35324</t>
-[...1 lines deleted...]
-  <si>
     <t>Hogan</t>
   </si>
   <si>
     <t xml:space="preserve">hogan_gym  </t>
   </si>
   <si>
-    <t>howardborden29428</t>
-[...1 lines deleted...]
-  <si>
     <t>Howard</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtu.be/2f_KESlxk9A?si=dNNGaWgyGCvuby8B</t>
   </si>
   <si>
-    <t>hudsontoothaker33957</t>
-[...1 lines deleted...]
-  <si>
     <t>Hudson</t>
   </si>
   <si>
-    <t>hugotran36331</t>
-[...1 lines deleted...]
-  <si>
     <t>Hugo</t>
   </si>
   <si>
     <t xml:space="preserve">hugotran17  </t>
   </si>
   <si>
-    <t>hunterrichardson34948</t>
-[...1 lines deleted...]
-  <si>
     <t>Hunter</t>
   </si>
   <si>
     <t xml:space="preserve">squatters_rites  </t>
   </si>
   <si>
-    <t>hunterstewart33674</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">hstewart0224  </t>
   </si>
   <si>
-    <t>hyewonkim33372</t>
-[...1 lines deleted...]
-  <si>
     <t>Hyewon</t>
   </si>
   <si>
     <t xml:space="preserve">Andthatswhatshehighlighted  </t>
   </si>
   <si>
-    <t>ianmowery35804</t>
-[...1 lines deleted...]
-  <si>
     <t>Ian</t>
   </si>
   <si>
     <t xml:space="preserve">   https://youtu.be/IxzFTIkrlys</t>
   </si>
   <si>
-    <t>ianquier34974</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ian__lifts  </t>
   </si>
   <si>
-    <t>ilyssamalinis34603</t>
-[...1 lines deleted...]
-  <si>
     <t>Ilyssa</t>
   </si>
   <si>
     <t xml:space="preserve">_illyminati  </t>
   </si>
   <si>
-    <t>ivanrivera34328</t>
-[...1 lines deleted...]
-  <si>
     <t>Ivan</t>
   </si>
   <si>
     <t xml:space="preserve">lftr_official  </t>
   </si>
   <si>
-    <t>jacefletcher33807</t>
-[...1 lines deleted...]
-  <si>
     <t>Jace</t>
   </si>
   <si>
     <t xml:space="preserve">Jace.Fletcher.7  </t>
   </si>
   <si>
-    <t>jacelee37686</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">thejacelee24  </t>
   </si>
   <si>
-    <t>jackarnal29789</t>
-[...1 lines deleted...]
-  <si>
     <t>Jack</t>
   </si>
   <si>
     <t xml:space="preserve">jack_arnal  </t>
   </si>
   <si>
-    <t>jackbakker35706</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jrich895  </t>
   </si>
   <si>
-    <t>jackiehoulton32490</t>
-[...1 lines deleted...]
-  <si>
     <t>Jackie</t>
   </si>
   <si>
     <t xml:space="preserve">jlhoulton  </t>
   </si>
   <si>
-    <t>jackowen35224</t>
-[...5 lines deleted...]
-    <t>jackwilson32909</t>
+    <t xml:space="preserve"> ThickLittleFox  </t>
   </si>
   <si>
     <t xml:space="preserve">jack_wilson85  </t>
   </si>
   <si>
-    <t>jacobbleier32686</t>
-[...1 lines deleted...]
-  <si>
     <t>Jacob</t>
   </si>
   <si>
     <t xml:space="preserve">blei2043  </t>
   </si>
   <si>
-    <t>jacobfountain31914</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Snakefontaine  </t>
   </si>
   <si>
-    <t>jacobfradkin33065</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> jflaxer40 </t>
   </si>
   <si>
-    <t>jacobfritts34508</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">iacobfritts  </t>
   </si>
   <si>
-    <t>jacobjuliano37939</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jake_the_cornflake  </t>
   </si>
   <si>
-    <t>jacoblaslett35314</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">laslett_lifts  </t>
   </si>
   <si>
-    <t>jacobmatson30236</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jmatson638  </t>
   </si>
   <si>
-    <t>jacobmilne34204</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Perma.bulk  </t>
   </si>
   <si>
-    <t>jacobmorris35230</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JacubMorris  </t>
   </si>
   <si>
-    <t>jacobthrasher34935</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jthrash3r  </t>
   </si>
   <si>
-    <t>jacobwallace32043</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ArrogantFool  </t>
   </si>
   <si>
-    <t>jacquesanghoule33008</t>
-[...1 lines deleted...]
-  <si>
     <t>Jacques</t>
   </si>
   <si>
     <t xml:space="preserve"> Jack_Inaboxx </t>
   </si>
   <si>
-    <t>jaimekelso33093</t>
-[...1 lines deleted...]
-  <si>
     <t>Jaime</t>
   </si>
   <si>
     <t xml:space="preserve">_jaimkelso  </t>
   </si>
   <si>
-    <t>jakeberube34388</t>
-[...1 lines deleted...]
-  <si>
     <t>Jake</t>
   </si>
   <si>
     <t xml:space="preserve">CivilGoaler  </t>
   </si>
   <si>
-    <t>jakefries35362</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Friespower   </t>
   </si>
   <si>
-    <t>jakehall33676</t>
-[...2 lines deleted...]
-    <t>jakehalusek35427</t>
+    <t xml:space="preserve">louiespowerhouse   </t>
   </si>
   <si>
     <t xml:space="preserve">jwhalusek  </t>
   </si>
   <si>
-    <t>jakeheidenreich34926</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jakeheid  </t>
   </si>
   <si>
-    <t>jakeherber34932</t>
-[...5 lines deleted...]
-    <t>jakemertz32375</t>
+    <t xml:space="preserve">@midwestern_dr_jake   </t>
   </si>
   <si>
     <t xml:space="preserve">jxmertz32  </t>
   </si>
   <si>
-    <t>jamescarson32909</t>
-[...1 lines deleted...]
-  <si>
     <t>James</t>
   </si>
   <si>
     <t xml:space="preserve">Cosch_j_carson  </t>
   </si>
   <si>
-    <t>jamesly35127</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mistuhjamesly  </t>
   </si>
   <si>
-    <t>jamesmapp34849</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.facebook.com/p/James-Mapp-100092318726464/</t>
   </si>
   <si>
-    <t>jamesmclane32646</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">system0ut  </t>
   </si>
   <si>
-    <t>jamesmichaud34354</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jamesmichaud44  </t>
   </si>
   <si>
-    <t>jamesmiller25596</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jmiller1242  </t>
   </si>
   <si>
-    <t>jamesmilliner32564</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jimmyspade1313  </t>
   </si>
   <si>
-    <t>jamesphillips29199</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Onefastmf  </t>
   </si>
   <si>
-    <t>jamespond32823</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://m.facebook.com/james.pond.9843499</t>
   </si>
   <si>
-    <t>jamesrobertello36012</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Occupationaltherabeast  </t>
   </si>
   <si>
-    <t>jamesslayton35294</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Slaytonslayeer  </t>
   </si>
   <si>
-    <t>jameswebber31407</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nidavellir8  </t>
   </si>
   <si>
-    <t>jamesyang30747</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jamestheweakling  </t>
   </si>
   <si>
-    <t>jamiedonovan29476</t>
-[...1 lines deleted...]
-  <si>
     <t>jamie</t>
   </si>
   <si>
     <t xml:space="preserve">jdonovan98  </t>
   </si>
   <si>
-    <t>jamiepancioli33407</t>
-[...1 lines deleted...]
-  <si>
     <t>Jamie</t>
   </si>
   <si>
+    <t xml:space="preserve">Carbonstrengthfit   </t>
+  </si>
+  <si>
     <t xml:space="preserve">jama_llama1  </t>
   </si>
   <si>
-    <t>janelepanousopoulos33326</t>
-[...1 lines deleted...]
-  <si>
     <t>Janele</t>
   </si>
   <si>
     <t xml:space="preserve">The_nel   </t>
   </si>
   <si>
-    <t>jaredcooper34805</t>
-[...1 lines deleted...]
-  <si>
     <t>Jared</t>
   </si>
   <si>
     <t>@J_Cooper_Fitness  https://www.facebook.com/jared.l.cooper.1?mibextid=LQQJ4d</t>
   </si>
   <si>
-    <t>jaredmartin32263</t>
+    <t xml:space="preserve">christopher.schwab.180   </t>
   </si>
   <si>
     <t xml:space="preserve">Jared_free.man  </t>
   </si>
   <si>
-    <t>jaredthomas33864</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">heavysingles_  </t>
   </si>
   <si>
-    <t>jasonbeaumont34594</t>
-[...1 lines deleted...]
-  <si>
     <t>Jason</t>
   </si>
   <si>
     <t xml:space="preserve">jasewithaface  </t>
   </si>
   <si>
-    <t>jasonburton35915</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jburton4_5  </t>
   </si>
   <si>
-    <t>jasonbyrd29102</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">barefootbyrd  </t>
   </si>
   <si>
-    <t>jasoncampbell30041</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">tnshred  </t>
   </si>
   <si>
-    <t>jasongilroy33287</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">_jiggy_j_  </t>
   </si>
   <si>
-    <t>jasongoodwin31893</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tinonee_tough_house  </t>
   </si>
   <si>
-    <t>jasonkinsey34476</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sombragym  </t>
   </si>
   <si>
-    <t>jasonpolonsky29585</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">basementgymdad  </t>
   </si>
   <si>
-    <t>jasonpratt30370</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.youtube.com/playlist?list=PLCmgyu4wf2eXJuM_2aTogdMJTKq4Oc_25</t>
   </si>
   <si>
-    <t>jasonsan32426</t>
-[...5 lines deleted...]
-    <t>jasontraister29356</t>
+    <t xml:space="preserve">jason.san jayy5126  </t>
   </si>
   <si>
     <t xml:space="preserve">traphousedaddy  </t>
   </si>
   <si>
-    <t>jasontraisterjr37884</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">FriedZecchini  </t>
   </si>
   <si>
-    <t>jaspergrant36820</t>
-[...1 lines deleted...]
-  <si>
     <t>Jasper</t>
   </si>
   <si>
     <t xml:space="preserve">jaspergrant32  </t>
   </si>
   <si>
-    <t>javiernoriega35295</t>
-[...1 lines deleted...]
-  <si>
     <t>Javier</t>
   </si>
   <si>
     <t xml:space="preserve">javi_noriega69  </t>
   </si>
   <si>
-    <t>jaycisneros30384</t>
-[...1 lines deleted...]
-  <si>
     <t>Jay</t>
   </si>
   <si>
     <t xml:space="preserve">Cisneros0  </t>
   </si>
   <si>
-    <t>jaycobburns33103</t>
-[...1 lines deleted...]
-  <si>
     <t>Jaycob</t>
   </si>
   <si>
     <t xml:space="preserve">Mighty_mouse_burns   </t>
   </si>
   <si>
-    <t>jayleensandoval37037</t>
-[...1 lines deleted...]
-  <si>
     <t>Jayleen</t>
   </si>
   <si>
     <t xml:space="preserve">Jayleen.s  </t>
   </si>
   <si>
-    <t>jayr25569</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Razor_reyes  </t>
   </si>
   <si>
-    <t>jayreyes25569</t>
-[...4 lines deleted...]
-  <si>
     <t>Jayson</t>
   </si>
   <si>
     <t xml:space="preserve">Jdeuce62   </t>
   </si>
   <si>
-    <t>jeffbeck31307</t>
-[...1 lines deleted...]
-  <si>
     <t>Jeff</t>
   </si>
   <si>
     <t xml:space="preserve">jeffbeckpt jpbpt </t>
   </si>
   <si>
-    <t>jeffbrown33760</t>
+    <t xml:space="preserve">J.brown413   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">@primalarmor  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">dollarsanddeadlifts  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">angry_gilmore  </t>
+  </si>
+  <si>
+    <t>Jeffrey</t>
   </si>
   <si>
     <t xml:space="preserve">J.brown413  </t>
   </si>
   <si>
-    <t>jeffkimpel35260</t>
-[...25 lines deleted...]
-  <si>
     <t>Jef</t>
   </si>
   <si>
     <t xml:space="preserve">@21Jef  </t>
   </si>
   <si>
-    <t>jenaliselong33421</t>
-[...1 lines deleted...]
-  <si>
     <t>Jenalise</t>
   </si>
   <si>
     <t xml:space="preserve">Jena.the.ginger  </t>
   </si>
   <si>
-    <t>jennapotjer35047</t>
+    <t>Jen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jennifer.faye_   </t>
   </si>
   <si>
     <t>Jenna</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtu.be/NNRfAsYTW0s?si=64_H8yjxukEHLmp6</t>
   </si>
   <si>
-    <t>jennaroberto33042</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Robmi2sd  </t>
   </si>
   <si>
-    <t>jenncolvin30715</t>
-[...1 lines deleted...]
-  <si>
     <t>Jenn</t>
   </si>
   <si>
     <t>Jenn.colvin  https://www.facebook.com/jenn.colvin.9?mibextid=LQQJ4d</t>
   </si>
   <si>
-    <t>jenniferbornschein35731</t>
-[...1 lines deleted...]
-  <si>
     <t>Jennifer</t>
   </si>
   <si>
     <t xml:space="preserve">jenniferleighh  </t>
   </si>
   <si>
-    <t>jennifergeist33095</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">swoley_ghostie  </t>
   </si>
   <si>
-    <t>jenniferkwan30201</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jennifer </t>
   </si>
   <si>
     <t xml:space="preserve"> U/Lost-Photo </t>
   </si>
   <si>
-    <t>jenniferpiter30332</t>
-[...1 lines deleted...]
-  <si>
     <t>Jenniferpiter  https://www.facebook.com/jennifer.piter.39?mibextid=ZbWKwL</t>
   </si>
   <si>
-    <t>jenniferveenstra28422</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Getfitjen24  </t>
   </si>
   <si>
-    <t>jennlacuran29521</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">penywhisl  </t>
   </si>
   <si>
-    <t>jenveenstra28422</t>
-[...8 lines deleted...]
-    <t>jeremiahkollar32037</t>
+    <t xml:space="preserve">Getstrongjen24   </t>
   </si>
   <si>
     <t>Jeremiah</t>
   </si>
   <si>
     <t xml:space="preserve">Theexcuse_garagegyms  </t>
   </si>
   <si>
-    <t>jeremyevans30960</t>
-[...1 lines deleted...]
-  <si>
     <t>Jeremy</t>
   </si>
   <si>
     <t xml:space="preserve">Righteous_room  </t>
   </si>
   <si>
-    <t>jeremysmurr31483</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">fakejeremyofficial  </t>
   </si>
   <si>
-    <t>jermainewarren30062</t>
-[...1 lines deleted...]
-  <si>
     <t>jermaine</t>
   </si>
   <si>
     <t xml:space="preserve">iamjermainew  </t>
   </si>
   <si>
-    <t>jermaynejones26420</t>
-[...1 lines deleted...]
-  <si>
     <t>Jermayne</t>
   </si>
   <si>
     <t xml:space="preserve">Mr220  </t>
   </si>
   <si>
-    <t>jerrybozenda30062</t>
-[...1 lines deleted...]
-  <si>
     <t>Jerry</t>
   </si>
   <si>
     <t xml:space="preserve"> Golfdk https://youtube.com/shorts/Y-wjxODctk0?si=zgC_rGuu9mab20Z2</t>
   </si>
   <si>
-    <t>jerrywhisenhunt35990</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jawhisenhunt  </t>
   </si>
   <si>
-    <t>jesseritter31450</t>
-[...1 lines deleted...]
-  <si>
     <t>Jesse</t>
   </si>
   <si>
     <t xml:space="preserve">icarus_strength  </t>
   </si>
   <si>
-    <t>jesseskelton32882</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jesse.skelton  </t>
   </si>
   <si>
-    <t>jessethompson30658</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">bendalebarbell  </t>
   </si>
   <si>
-    <t>jessewinn29963</t>
-[...5 lines deleted...]
-    <t>jessicamerth32186</t>
+    <t xml:space="preserve">gainsngame   </t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
     <t xml:space="preserve">@jessica.merth  </t>
   </si>
   <si>
-    <t>jessicasesnie34251</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jess.sez  </t>
   </si>
   <si>
-    <t>jessirahill34496</t>
-[...1 lines deleted...]
-  <si>
     <t>Jessi</t>
   </si>
   <si>
     <t xml:space="preserve">kevin_rsg_18  </t>
   </si>
   <si>
-    <t>jilliancourter29806</t>
-[...1 lines deleted...]
-  <si>
     <t>Jillian</t>
   </si>
   <si>
     <t>wanderlustrious2319  www.facebook.com/jill.courter</t>
   </si>
   <si>
-    <t>jinnyschmidt31444</t>
-[...1 lines deleted...]
-  <si>
     <t>Jinny</t>
   </si>
   <si>
     <t>Schmidt.Strength  https://www.facebook.com/JinnyParham/</t>
   </si>
   <si>
-    <t>jocelynpawlicki29362</t>
-[...1 lines deleted...]
-  <si>
     <t>Jocelyn</t>
   </si>
   <si>
     <t xml:space="preserve">monster_mom8  </t>
   </si>
   <si>
-    <t>joegengarelly35136</t>
-[...1 lines deleted...]
-  <si>
     <t>Joe</t>
   </si>
   <si>
     <t xml:space="preserve">Stang_Gang_8  </t>
   </si>
   <si>
-    <t>joegill32623</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">joebotgill  </t>
   </si>
   <si>
-    <t>joelchong37067</t>
-[...1 lines deleted...]
-  <si>
     <t>Joel</t>
   </si>
   <si>
     <t xml:space="preserve"> NoobDestroyer420 </t>
   </si>
   <si>
-    <t>joelizenson36659</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Koala_Barbell  </t>
   </si>
   <si>
-    <t>joelramirez33113</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">J_ram30 RevanV13 </t>
   </si>
   <si>
-    <t>joelthomas33940</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Joel.thomas2018  </t>
   </si>
   <si>
-    <t>joepylman29768</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Joe_swolesumday  </t>
   </si>
   <si>
-    <t>joeshields31822</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Neighborhood_pariah  </t>
   </si>
   <si>
-    <t>joesorice32824</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://youtube.com/shorts/kBsI7QOJYD4?si=IIw7nu0HRcvp8UNJ</t>
   </si>
   <si>
-    <t>joewhite36100</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jw____97  </t>
   </si>
   <si>
-    <t>joeybarnett33474</t>
-[...1 lines deleted...]
-  <si>
     <t>Joey</t>
   </si>
   <si>
     <t xml:space="preserve">Roo_fitness_jaybee_roo_crew  </t>
   </si>
   <si>
-    <t>joeyecheverria30035</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">joey.echeverria  </t>
   </si>
   <si>
-    <t>johnbessman29522</t>
+    <t xml:space="preserve">joseph873794  https://www.facebook.com/share/18oQmJMaVZ/?mibextid=wwXIfr </t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
-    <t xml:space="preserve">johnb_lifting_log  </t>
-[...2 lines deleted...]
-    <t>johnbessman45593</t>
+    <t xml:space="preserve">Johnb_lifting_log   </t>
   </si>
   <si>
     <t xml:space="preserve">Johnb_lifting_log  </t>
   </si>
   <si>
-    <t>johncaruso34227</t>
-[...1 lines deleted...]
-  <si>
     <t>Drcarusodc  Www.facebook.com/john.caruso.376</t>
   </si>
   <si>
-    <t>johnfisher33229</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JFish.1990   </t>
   </si>
   <si>
-    <t>johnhallman29957</t>
+    <t xml:space="preserve">GaglioneStrength@gmail.com   </t>
   </si>
   <si>
     <t xml:space="preserve">Redbeardjohn82  </t>
   </si>
   <si>
-    <t>johnmartino33345</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Martino_fitness  </t>
   </si>
   <si>
-    <t>johnmelone29722</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">stvbarbellclub  </t>
   </si>
   <si>
-    <t>johnmiane33295</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">biboh  </t>
   </si>
   <si>
-    <t>johnpuente28013</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jp_garagegym  </t>
   </si>
   <si>
-    <t>johnstegemerten30387</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">John </t>
   </si>
   <si>
     <t>johnstegemerten  https://www.facebook.com/johnstegemerten</t>
   </si>
   <si>
-    <t>johnvallone32534</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">johnnyv.pringles  </t>
   </si>
   <si>
-    <t>jolenefasching22957</t>
-[...1 lines deleted...]
-  <si>
     <t>Jolene</t>
   </si>
   <si>
     <t>Jojo12591  HTTPS://www.facebook.com/jo.marie.92</t>
   </si>
   <si>
-    <t>jolenesalazar22957</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jojo12591  </t>
   </si>
   <si>
-    <t>jonagins32395</t>
-[...1 lines deleted...]
-  <si>
     <t>Jon</t>
   </si>
   <si>
     <t xml:space="preserve">jonagins1  </t>
   </si>
   <si>
-    <t>jonahsmith36551</t>
-[...1 lines deleted...]
-  <si>
     <t>Jonah</t>
   </si>
   <si>
     <t xml:space="preserve">jonah.smith.5245  </t>
   </si>
   <si>
-    <t>jonahtorre29312</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">longish_in_the_tooth  </t>
   </si>
   <si>
-    <t>jonathanconsoli36012</t>
-[...1 lines deleted...]
-  <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t xml:space="preserve">jsconsoli  </t>
   </si>
   <si>
-    <t>jonathanedwards34227</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.facebook.com/jonathan.edwards.7127</t>
   </si>
   <si>
-    <t>jonathanfuhrman29918</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jonofuhrman  </t>
   </si>
   <si>
-    <t>jonathanle33007</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">lolcrazn  </t>
   </si>
   <si>
-    <t>jonathanmaultsby35186</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Maultsby_  </t>
   </si>
   <si>
-    <t>jonathanmaxwell31021</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PSFHybrid  </t>
   </si>
   <si>
-    <t>jonathanpulsipher33448</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jonpuls  </t>
   </si>
   <si>
-    <t>jonathanscalf35701</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.facebook.com/Lil.Jon44</t>
   </si>
   <si>
-    <t>jonathanst-pierre30605</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://m.facebook.com/100009527471852/</t>
   </si>
   <si>
-    <t>jonathonscalf35701</t>
-[...1 lines deleted...]
-  <si>
     <t>Jonathon</t>
   </si>
   <si>
-    <t>jonkeenan31245</t>
+    <t xml:space="preserve">@bettertthroughthebarbell   </t>
   </si>
   <si>
     <t xml:space="preserve">Keenan.jon  </t>
   </si>
   <si>
-    <t>jonlembeck33059</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jon </t>
   </si>
   <si>
     <t xml:space="preserve"> usb2point0 </t>
   </si>
   <si>
-    <t>jonleonard31210</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jon_ggc  </t>
   </si>
   <si>
-    <t>jonwatson30100</t>
+    <t xml:space="preserve"> Lift-Run-Repeat  </t>
   </si>
   <si>
     <t xml:space="preserve">Weightroomwhiskey  </t>
   </si>
   <si>
-    <t>jordangibson33463</t>
-[...1 lines deleted...]
-  <si>
     <t>Jordan</t>
   </si>
   <si>
     <t xml:space="preserve">  @jngibson24</t>
   </si>
   <si>
-    <t>jordaninge32413</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">pressttgoal  </t>
   </si>
   <si>
-    <t>jordanlanyon32250</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> jeldomi </t>
   </si>
   <si>
-    <t>jordanray33739</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JayRayger  </t>
   </si>
   <si>
-    <t>jordanstuart34599</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Strongman_stuart  </t>
   </si>
   <si>
-    <t>jordanvandyk33887</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">IronHabits  </t>
   </si>
   <si>
-    <t>josegonzalezbarba32762</t>
-[...1 lines deleted...]
-  <si>
     <t>Jose</t>
   </si>
   <si>
     <t xml:space="preserve">nowayjoselifts  </t>
   </si>
   <si>
-    <t>josephbloxham33464</t>
-[...1 lines deleted...]
-  <si>
     <t>Joseph</t>
   </si>
   <si>
     <t xml:space="preserve">drjoeybloxham  </t>
   </si>
   <si>
-    <t>josephcaudill36973</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Josecaud.pl  </t>
   </si>
   <si>
-    <t>josephdeprisco30039</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">GarageGymJunkies  </t>
   </si>
   <si>
-    <t>josephdougherty26260</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.facebook.com/slaine.leery</t>
   </si>
   <si>
-    <t>josepheverette29601</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> grim_magnus </t>
   </si>
   <si>
-    <t>josephgray31705</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">gray_matter_lifting   </t>
   </si>
   <si>
-    <t>josequintanaiii33996</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">trainwithq  </t>
   </si>
   <si>
-    <t>joseurbina33670</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hozzila_75kg  </t>
   </si>
   <si>
-    <t>joshbailey33856</t>
-[...1 lines deleted...]
-  <si>
     <t>Josh</t>
   </si>
   <si>
     <t xml:space="preserve">Josh_bailey_5  </t>
   </si>
   <si>
-    <t>joshberry33461</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://youtu.be/NNHhYO4SA6g</t>
   </si>
   <si>
-    <t>joshbiernacki33608</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">theteddylifts  </t>
   </si>
   <si>
-    <t>joshduvall32588</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jduvall89   </t>
   </si>
   <si>
-    <t>joshfoster34450</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The.Josh.Foster  </t>
   </si>
   <si>
-    <t>joshgeohagan34064</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> BasementGymEntry </t>
   </si>
   <si>
-    <t>joshlomas33572</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Pinetreegym  </t>
   </si>
   <si>
-    <t>joshmaxwell32519</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">josh.max  </t>
   </si>
   <si>
-    <t>joshsteck30501</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jmsteck  </t>
   </si>
   <si>
-    <t>joshsutelman31677</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sutelman  </t>
   </si>
   <si>
-    <t>joshuafrederici30020</t>
-[...1 lines deleted...]
-  <si>
     <t>Joshua</t>
   </si>
   <si>
     <t xml:space="preserve">   https://www.youtube.com/watch?v=8hBePDRYHIE</t>
   </si>
   <si>
-    <t>joshualeidy30382</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://youtu.be/n2FskkLXtso?feature=shared</t>
   </si>
   <si>
-    <t>joshuaslotnick30605</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Highland_strongman  </t>
   </si>
   <si>
-    <t>joshwilliams33771</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">joshwilliams53  </t>
   </si>
   <si>
-    <t>joségonzálezbarba32762</t>
-[...1 lines deleted...]
-  <si>
     <t>José</t>
   </si>
   <si>
     <t xml:space="preserve">Nowayjoselifts   </t>
   </si>
   <si>
-    <t>jowall30716</t>
-[...1 lines deleted...]
-  <si>
     <t>Jo</t>
   </si>
   <si>
     <t xml:space="preserve">Datgirlsass  </t>
   </si>
   <si>
-    <t>joycelindemulder22448</t>
-[...1 lines deleted...]
-  <si>
     <t>Joyce</t>
   </si>
   <si>
     <t xml:space="preserve">teasing_trouble  </t>
   </si>
   <si>
-    <t>joynordvik31532</t>
-[...1 lines deleted...]
-  <si>
     <t>Joy</t>
   </si>
   <si>
     <t xml:space="preserve">@rascalsbackyardstrength   </t>
   </si>
   <si>
-    <t>jpjordan32932</t>
-[...1 lines deleted...]
-  <si>
     <t>JP</t>
   </si>
   <si>
     <t xml:space="preserve">MrJaypee  </t>
   </si>
   <si>
-    <t>juansanabria30831</t>
-[...1 lines deleted...]
-  <si>
     <t>Juan</t>
   </si>
   <si>
     <t xml:space="preserve">SanMan1984  </t>
   </si>
   <si>
-    <t>julessompayrac35044</t>
-[...1 lines deleted...]
-  <si>
     <t>Jules</t>
   </si>
   <si>
     <t xml:space="preserve">_reckless_lyfts  </t>
   </si>
   <si>
-    <t>juliadipompeo33784</t>
-[...1 lines deleted...]
-  <si>
     <t>Julia</t>
   </si>
   <si>
     <t xml:space="preserve">Jchamp29_ifbb_pro  </t>
   </si>
   <si>
-    <t>julianelizarraras35011</t>
-[...1 lines deleted...]
-  <si>
     <t>Julian</t>
   </si>
   <si>
     <t xml:space="preserve">jvbfc elizarrj  </t>
   </si>
   <si>
-    <t>juliangottschalk34270</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jgotts28  </t>
   </si>
   <si>
-    <t>juliotoledo33415</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Julio </t>
   </si>
   <si>
     <t xml:space="preserve">Jctoledo26   </t>
   </si>
   <si>
-    <t>justinallred34015</t>
-[...1 lines deleted...]
-  <si>
     <t>Justin</t>
   </si>
   <si>
     <t xml:space="preserve">cripspylifter  </t>
   </si>
   <si>
-    <t>justincarter29077</t>
+    <t>justin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">@pastorjbrad   </t>
   </si>
   <si>
     <t xml:space="preserve">Justin </t>
   </si>
   <si>
     <t xml:space="preserve"> u/jtncarter </t>
   </si>
   <si>
-    <t>justindaniels31612</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.youtube.com/watch?v=585WdrZtOss</t>
   </si>
   <si>
-    <t>justinenglish32327</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Just10_english  </t>
   </si>
   <si>
-    <t>justinhiggins32885</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JustinLHiggins  </t>
   </si>
   <si>
-    <t>justinhobbs28168</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">hobbs4603  </t>
   </si>
   <si>
-    <t>justinholland30985</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jstn84   </t>
   </si>
   <si>
-    <t>justinholmes33426</t>
-[...5 lines deleted...]
-    <t>justinklein34247</t>
+    <t xml:space="preserve">jmlifts91   </t>
   </si>
   <si>
     <t xml:space="preserve">Justinliftsbarbells   </t>
   </si>
   <si>
-    <t>justinlaux31237</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MiniActionJesus  </t>
   </si>
   <si>
-    <t>justinmiller31698</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Millerlite86  </t>
   </si>
   <si>
-    <t>justinnorman32885</t>
-[...5 lines deleted...]
-    <t>justinseekins33706</t>
+    <t xml:space="preserve">  https://www.facebook.com/share/17GJEb8Hae/ </t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/jfvseekins</t>
   </si>
   <si>
-    <t>justinshuman33646</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">gymrat_justin   </t>
   </si>
   <si>
-    <t>justinweber30683</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">blue_tick  </t>
   </si>
   <si>
-    <t>kaciecole34318</t>
-[...1 lines deleted...]
-  <si>
     <t>Kacie</t>
   </si>
   <si>
     <t xml:space="preserve">@cicicole_  </t>
   </si>
   <si>
-    <t>kaitlynmason33410</t>
-[...1 lines deleted...]
-  <si>
     <t>Kaitlyn</t>
   </si>
   <si>
     <t xml:space="preserve">cobrakaity  </t>
   </si>
   <si>
-    <t>kaitsugawa38438</t>
-[...1 lines deleted...]
-  <si>
     <t>Kai</t>
   </si>
   <si>
     <t xml:space="preserve">Kai_lifts_  </t>
   </si>
   <si>
-    <t>kanequinones34573</t>
-[...1 lines deleted...]
-  <si>
     <t>Kane</t>
   </si>
   <si>
-    <t>karenclarke29706</t>
-[...1 lines deleted...]
-  <si>
     <t>Karen</t>
   </si>
   <si>
-    <t>kaseygreenfield35193</t>
-[...1 lines deleted...]
-  <si>
     <t>Kasey</t>
   </si>
   <si>
     <t xml:space="preserve">Kasey_greenfield Aggressivereference8 </t>
   </si>
   <si>
-    <t>katejohnson32882</t>
-[...1 lines deleted...]
-  <si>
     <t>Kate</t>
   </si>
   <si>
     <t xml:space="preserve">keightlifting  </t>
   </si>
   <si>
-    <t>katejohnson33851</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Lyricalfitchick  </t>
   </si>
   <si>
-    <t>kathrynputek31695</t>
-[...1 lines deleted...]
-  <si>
     <t>Kathryn</t>
   </si>
   <si>
-    <t xml:space="preserve">Kathrynputek  </t>
-[...2 lines deleted...]
-    <t>katiedixon30515</t>
+    <t xml:space="preserve">@kathrynputek   </t>
   </si>
   <si>
     <t>Katie</t>
   </si>
   <si>
     <t xml:space="preserve">katiedixongolf  </t>
   </si>
   <si>
-    <t>katiegordon32224</t>
-[...1 lines deleted...]
-  <si>
     <t>a_beautiful_beast  https://www.facebook.com/KatieGordon1618</t>
   </si>
   <si>
-    <t>katiemoorhead32222</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">moorhead_k  </t>
   </si>
   <si>
-    <t>katwilliams33843</t>
+    <t xml:space="preserve">   https://youtu.be/mOUt0mWZ4mI</t>
   </si>
   <si>
     <t>Kat</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/share/oRbCB1CLvmxPvdyG/</t>
   </si>
   <si>
-    <t>katygaglione30588</t>
-[...1 lines deleted...]
-  <si>
     <t>Katy</t>
   </si>
   <si>
     <t xml:space="preserve">Katyk.fitness   </t>
   </si>
   <si>
-    <t>keenanflemming30481</t>
-[...1 lines deleted...]
-  <si>
     <t>Keenan</t>
   </si>
   <si>
     <t xml:space="preserve">Keenan.flemming  </t>
   </si>
   <si>
-    <t>keishamoore32774</t>
-[...1 lines deleted...]
-  <si>
     <t>Keisha</t>
   </si>
   <si>
     <t xml:space="preserve">Keishasunshine  </t>
   </si>
   <si>
-    <t>keithfowkes29409</t>
-[...1 lines deleted...]
-  <si>
     <t>Keith</t>
   </si>
   <si>
     <t xml:space="preserve">Kefowk  </t>
   </si>
   <si>
-    <t>keithgilland29910</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Keithndayton  </t>
   </si>
   <si>
-    <t>keithhardin31218</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Keithhoneycutt73  </t>
   </si>
   <si>
-    <t>keithhoneycutt31395</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Strongmanpharmd  </t>
   </si>
   <si>
-    <t>kellentropeck36830</t>
-[...1 lines deleted...]
-  <si>
     <t>Kellen</t>
   </si>
   <si>
     <t xml:space="preserve">Kellenthrowpeck  </t>
   </si>
   <si>
-    <t>kelleysherwin26379</t>
-[...1 lines deleted...]
-  <si>
     <t>Kelley</t>
   </si>
   <si>
     <t xml:space="preserve">kelley48kg  </t>
   </si>
   <si>
-    <t>kellyitsell28712</t>
-[...1 lines deleted...]
-  <si>
     <t>Kelly</t>
   </si>
   <si>
     <t xml:space="preserve">fitnessyoucanlivewith  </t>
   </si>
   <si>
-    <t>kelvinhong36280</t>
-[...1 lines deleted...]
-  <si>
     <t>Kelvin</t>
   </si>
   <si>
     <t xml:space="preserve">klvnlfts  </t>
   </si>
   <si>
-    <t>kenbidlack32707</t>
-[...1 lines deleted...]
-  <si>
     <t>Ken</t>
   </si>
   <si>
     <t xml:space="preserve">ken_bidlack  </t>
   </si>
   <si>
-    <t>kenkirschenman28678</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ken.kirschenman  </t>
   </si>
   <si>
-    <t>kennidiharris37638</t>
+    <t>Kenneth</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kklotz21   </t>
   </si>
   <si>
     <t>Kennidi</t>
   </si>
   <si>
     <t xml:space="preserve">kennidi_harris  </t>
   </si>
   <si>
-    <t>kennybrown33723</t>
-[...1 lines deleted...]
-  <si>
     <t>Kenny</t>
   </si>
   <si>
     <t xml:space="preserve">kennyb3  </t>
   </si>
   <si>
-    <t>kerryshepherd30014</t>
-[...1 lines deleted...]
-  <si>
     <t>Kerry</t>
   </si>
   <si>
     <t>Kerry.shepherd.41  https://www.facebook.com/kerry.shepherd.144</t>
   </si>
   <si>
-    <t>kevincooney32418</t>
-[...1 lines deleted...]
-  <si>
     <t>Kevin</t>
   </si>
   <si>
     <t xml:space="preserve"> NewAd1045 </t>
   </si>
   <si>
-    <t>kevincruz34278</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">doctabustacruz  </t>
   </si>
   <si>
-    <t>kevindillon31628</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Talesian58745 </t>
   </si>
   <si>
-    <t>kevingosnell33396</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">gosnell.kevin  </t>
   </si>
   <si>
-    <t>kevinkuecker31596</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://youtu.be/nzUgksYYZ5U?si=rllF6jEIjpKKpbnb</t>
   </si>
   <si>
-    <t>kevinmanion26847</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">vadermanion_lifts  </t>
   </si>
   <si>
-    <t>kevinrahill33867</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Kevin_rsg_18  </t>
   </si>
   <si>
-    <t>kevinrichards32958</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">builthealthfit  </t>
   </si>
   <si>
-    <t>kevinrodriguez33070</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> u/baldandtatted https://youtube.com/shorts/lkDlRSbMVLo?si=sDdspZI1olOCDWqa</t>
   </si>
   <si>
-    <t>kevinwilliams33059</t>
-[...1 lines deleted...]
-  <si>
     <t>kevin</t>
   </si>
   <si>
     <t xml:space="preserve">4665kevin  </t>
   </si>
   <si>
-    <t>kevinwinkler34016</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> DatGuyOvaTher </t>
   </si>
   <si>
-    <t>kieferchakmakian32997</t>
-[...1 lines deleted...]
-  <si>
     <t>Kiefer</t>
   </si>
   <si>
     <t xml:space="preserve">Snowyrangegains307  </t>
   </si>
   <si>
-    <t>kileysimonson32769</t>
-[...1 lines deleted...]
-  <si>
     <t>Kiley</t>
   </si>
   <si>
     <t xml:space="preserve">Kileymae18   </t>
   </si>
   <si>
-    <t>kimberlyadams33592</t>
-[...1 lines deleted...]
-  <si>
     <t>Kimberly</t>
   </si>
   <si>
     <t xml:space="preserve">powerliftingpta  </t>
   </si>
   <si>
-    <t>kimcelander32575</t>
-[...1 lines deleted...]
-  <si>
     <t>Kim</t>
   </si>
   <si>
     <t xml:space="preserve">  Pappa Baloo Celander</t>
   </si>
   <si>
-    <t>kimhess29157</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">kimothyberley  </t>
   </si>
   <si>
-    <t>kirkthomas33396</t>
-[...1 lines deleted...]
-  <si>
     <t>Kirk</t>
   </si>
   <si>
-    <t xml:space="preserve">Wkt1040  </t>
-[...2 lines deleted...]
-    <t>kodyo'neill32247</t>
+    <t xml:space="preserve">Wkt1040   </t>
   </si>
   <si>
     <t>Kody</t>
   </si>
   <si>
     <t xml:space="preserve">WeightandAppreciate  </t>
   </si>
   <si>
-    <t>kristasutcliffe35327</t>
-[...1 lines deleted...]
-  <si>
     <t>Krista</t>
   </si>
   <si>
     <t xml:space="preserve">Rotis_fit  </t>
   </si>
   <si>
-    <t>kristinabartlett36741</t>
-[...1 lines deleted...]
-  <si>
     <t>Kristina</t>
   </si>
   <si>
     <t xml:space="preserve">  https://m.facebook.com/story.php?story_fbid=pfbid0WjG4cfFSB5DF5JbDrUmN4hvV7yPSceZXeGY1jwzBDTnHC2gvuTXg8kQX44bxPX45l&amp;id=100041430003281&amp;mibextid=LROouL</t>
   </si>
   <si>
-    <t>kristinellis34561</t>
+    <t xml:space="preserve">  https://www.facebook.com/share/18VzwxKztL/?mibextid=wwXIfr </t>
   </si>
   <si>
     <t>Kristin</t>
   </si>
   <si>
     <t xml:space="preserve">Sillekristin  </t>
   </si>
   <si>
-    <t>kristinestes32475</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Motherfngirlpower  </t>
   </si>
   <si>
-    <t>kristioiring27013</t>
-[...1 lines deleted...]
-  <si>
     <t>Kristi</t>
   </si>
   <si>
     <t xml:space="preserve">Koiring15  </t>
   </si>
   <si>
-    <t>krzysztoflang32133</t>
-[...1 lines deleted...]
-  <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtu.be/ZmhyCnMFCJ4</t>
   </si>
   <si>
-    <t>kurtisstadsvold31855</t>
-[...1 lines deleted...]
-  <si>
     <t>Kurtis</t>
   </si>
   <si>
     <t xml:space="preserve">The_kurtlocker  </t>
   </si>
   <si>
-    <t>kurtjones32211</t>
-[...1 lines deleted...]
-  <si>
     <t>Kurt</t>
   </si>
   <si>
     <t xml:space="preserve">Joneskj06  </t>
   </si>
   <si>
-    <t>kurtnyunt32218</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">therealsac240  </t>
   </si>
   <si>
-    <t>kylealexander35151</t>
-[...1 lines deleted...]
-  <si>
     <t>Kyle</t>
   </si>
   <si>
     <t xml:space="preserve">Mr_squat_a_pony  </t>
   </si>
   <si>
-    <t>kyleclark33093</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">kyle.clark.9216778  </t>
   </si>
   <si>
-    <t>kyleeward34954</t>
-[...1 lines deleted...]
-  <si>
     <t>Kylee</t>
   </si>
   <si>
-    <t>kylegipson33910</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> kgippy </t>
   </si>
   <si>
-    <t>kylelongest29268</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">coachlongest  </t>
   </si>
   <si>
-    <t>kylepalmer33411</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">palmer.kyle.j  </t>
   </si>
   <si>
-    <t>kylerappaport33041</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">rappaportkyle  </t>
   </si>
   <si>
-    <t>kylerichardson33473</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">kyle___richardson  </t>
   </si>
   <si>
-    <t>kyleryan34072</t>
-[...5 lines deleted...]
-    <t>kylesailer33102</t>
+    <t xml:space="preserve">@mr.ryanlifts   </t>
   </si>
   <si>
     <t xml:space="preserve">kylesailer  </t>
   </si>
   <si>
-    <t>kyleschmidt34153</t>
-[...1 lines deleted...]
-  <si>
     <t>kschmidt305  https://www.facebook.com/kyle.schmidt.714</t>
   </si>
   <si>
-    <t>kylezulon34354</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Strong_Zues_32 </t>
   </si>
   <si>
-    <t>lancebenjamin34000</t>
-[...1 lines deleted...]
-  <si>
     <t>Lance</t>
   </si>
   <si>
     <t xml:space="preserve">Benji_wiz  </t>
   </si>
   <si>
-    <t>lanceklein33672</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> U/lancek0 </t>
   </si>
   <si>
-    <t>lanehensley37332</t>
-[...1 lines deleted...]
-  <si>
     <t>Lane</t>
   </si>
   <si>
     <t xml:space="preserve">bro_lane_lifts  </t>
   </si>
   <si>
-    <t>lannyellis32475</t>
-[...1 lines deleted...]
-  <si>
     <t>Lanny</t>
   </si>
   <si>
     <t xml:space="preserve">Lme_sparky  </t>
   </si>
   <si>
-    <t>laurafogarty33039</t>
-[...1 lines deleted...]
-  <si>
     <t>Laura</t>
   </si>
   <si>
     <t xml:space="preserve">Sunburnne  </t>
   </si>
   <si>
-    <t>laurasalerno36535</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ljs_lifts  </t>
   </si>
   <si>
-    <t>laurawagoner32455</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Lcwagoner  </t>
   </si>
   <si>
-    <t>laurenkirk32044</t>
-[...1 lines deleted...]
-  <si>
     <t>Lauren</t>
   </si>
   <si>
     <t xml:space="preserve">Laurenkirk06  </t>
   </si>
   <si>
-    <t>laurenwhite32860</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">lawhite_1004  </t>
   </si>
   <si>
-    <t>lawrencepusong34629</t>
-[...1 lines deleted...]
-  <si>
     <t>lawrence</t>
   </si>
   <si>
     <t xml:space="preserve">flippino35  </t>
   </si>
   <si>
-    <t>lawrencepusong34994</t>
-[...4 lines deleted...]
-  <si>
     <t>Lee</t>
   </si>
   <si>
     <t xml:space="preserve">Dead.lee.lifter  </t>
   </si>
   <si>
-    <t>leestitzel32555</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Omicron13  </t>
   </si>
   <si>
-    <t>leighculpin31097</t>
-[...1 lines deleted...]
-  <si>
     <t>Leigh</t>
   </si>
   <si>
     <t xml:space="preserve"> fuzzy-pickle https://youtu.be/ByrmF5A7sxk</t>
   </si>
   <si>
-    <t>lenagentile-small30070</t>
-[...1 lines deleted...]
-  <si>
     <t>Lena</t>
   </si>
   <si>
     <t>grk_tigris  https://www.facebook.com/lena.gentile1/</t>
   </si>
   <si>
-    <t>lenoraperkins31554</t>
-[...1 lines deleted...]
-  <si>
     <t>Lenora</t>
   </si>
   <si>
     <t xml:space="preserve">tinyswolle  </t>
   </si>
   <si>
-    <t>lenoreperkins31554</t>
-[...1 lines deleted...]
-  <si>
     <t>Lenore</t>
   </si>
   <si>
-    <t>leolesher29683</t>
-[...1 lines deleted...]
-  <si>
     <t>Leo</t>
   </si>
   <si>
-    <t xml:space="preserve">leolesher  </t>
-[...2 lines deleted...]
-    <t>leviglavin32684</t>
+    <t xml:space="preserve">@leolesher   </t>
   </si>
   <si>
     <t>Levi</t>
   </si>
   <si>
     <t xml:space="preserve">leviglavin  </t>
   </si>
   <si>
-    <t>lilianacorrea29901</t>
-[...1 lines deleted...]
-  <si>
     <t>Liliana</t>
   </si>
   <si>
     <t xml:space="preserve">mrs.scorrea  </t>
   </si>
   <si>
-    <t>lillianpylman37933</t>
-[...1 lines deleted...]
-  <si>
     <t>Lillian</t>
   </si>
   <si>
     <t xml:space="preserve">Lillian.pylman  </t>
   </si>
   <si>
-    <t>lindsayhuehns36341</t>
-[...1 lines deleted...]
-  <si>
     <t>Lindsay</t>
   </si>
   <si>
     <t xml:space="preserve">Lindsayhuehns2.0  </t>
   </si>
   <si>
-    <t>lisabaker24239</t>
-[...1 lines deleted...]
-  <si>
     <t>Lisa</t>
   </si>
   <si>
     <t>lisabaker12  Lisa Williams Baker</t>
   </si>
   <si>
-    <t>lisaolsson28527</t>
+    <t xml:space="preserve">@sassybrkvll   </t>
   </si>
   <si>
     <t xml:space="preserve">lisamodellsweden  </t>
   </si>
   <si>
-    <t>lisapotter29605</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Lisareedpotter  </t>
   </si>
   <si>
-    <t>loganlawrence33457</t>
-[...1 lines deleted...]
-  <si>
     <t>Logan</t>
   </si>
   <si>
+    <t xml:space="preserve">   https://youtu.be/OF30PdVgcrk?si=EvqsmlokabI9LRkI</t>
+  </si>
+  <si>
     <t xml:space="preserve">404strengthnotfound  </t>
   </si>
   <si>
-    <t>loganmaclaren31713</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">canhammerlogan  </t>
   </si>
   <si>
-    <t>logansmith38013</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">logan_smith.24  </t>
   </si>
   <si>
-    <t>lorenbrown29077</t>
-[...1 lines deleted...]
-  <si>
     <t>Loren</t>
   </si>
   <si>
     <t xml:space="preserve">Lorenbrown2002   </t>
   </si>
   <si>
-    <t>lorenzobarnes33527</t>
-[...1 lines deleted...]
-  <si>
     <t>Lorenzo</t>
   </si>
   <si>
     <t xml:space="preserve">Lorenzobarnes78  </t>
   </si>
   <si>
-    <t>louisleahy27960</t>
-[...1 lines deleted...]
-  <si>
     <t>Louis</t>
   </si>
   <si>
     <t xml:space="preserve">Leahylou  </t>
   </si>
   <si>
-    <t>louispark29593</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mishka801  </t>
   </si>
   <si>
-    <t>louissison31923</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">obsessionist  </t>
   </si>
   <si>
-    <t>lucaspankhurst32224</t>
-[...1 lines deleted...]
-  <si>
     <t>Lucas</t>
   </si>
   <si>
     <t xml:space="preserve">clubs0duh   </t>
   </si>
   <si>
-    <t>lucianoastorga31958</t>
-[...1 lines deleted...]
-  <si>
     <t>Luciano</t>
   </si>
   <si>
     <t xml:space="preserve"> _Rathen_ </t>
   </si>
   <si>
-    <t>lukesirakos31555</t>
-[...1 lines deleted...]
-  <si>
     <t>Luke</t>
   </si>
   <si>
     <t xml:space="preserve">notfatcultivatingmass  </t>
   </si>
   <si>
-    <t>lukeszczerba33827</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Lukesharp_  </t>
   </si>
   <si>
-    <t>luketobler27705</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">garagegym_powerlifting  </t>
   </si>
   <si>
-    <t>lukewalden27058</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">North American Viking  </t>
   </si>
   <si>
-    <t>lyndsaysorensen29513</t>
+    <t>Lupe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  https://www.facebook.com/elle.taft.5?mibextid=wwXIfr&amp;mibextid=wwXIfr </t>
   </si>
   <si>
     <t>Lyndsay</t>
   </si>
   <si>
     <t xml:space="preserve">lynies5  </t>
   </si>
   <si>
-    <t>macalacochran33874</t>
-[...1 lines deleted...]
-  <si>
     <t>Macala</t>
   </si>
   <si>
     <t xml:space="preserve">MonstersIncTopScarer  </t>
   </si>
   <si>
-    <t>macflanagan35038</t>
-[...1 lines deleted...]
-  <si>
     <t>Mac</t>
   </si>
   <si>
     <t xml:space="preserve">Bigmac7824  </t>
   </si>
   <si>
-    <t>maddiechurches34510</t>
-[...1 lines deleted...]
-  <si>
     <t>Maddie</t>
   </si>
   <si>
     <t xml:space="preserve">_maddiec_  </t>
   </si>
   <si>
-    <t>mahmoudabdalazeem35240</t>
-[...1 lines deleted...]
-  <si>
     <t>Mahmoud</t>
   </si>
   <si>
     <t xml:space="preserve">Azeem_lifts  </t>
   </si>
   <si>
-    <t>mailemoore34380</t>
-[...1 lines deleted...]
-  <si>
     <t>Maile</t>
   </si>
   <si>
     <t xml:space="preserve">Maile.moo  </t>
   </si>
   <si>
-    <t>malachiwhitford32795</t>
-[...2 lines deleted...]
-    <t>malachi</t>
+    <t>Malachi</t>
   </si>
   <si>
     <t xml:space="preserve">Malachiwhitford   </t>
   </si>
   <si>
-    <t>mandawolff32797</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bigbadwolff24  </t>
   </si>
   <si>
-    <t>mandieaycock30593</t>
-[...1 lines deleted...]
-  <si>
     <t>Mandie</t>
   </si>
   <si>
     <t xml:space="preserve">Pensandneedlesink  </t>
   </si>
   <si>
-    <t>mannyjohnson35397</t>
-[...1 lines deleted...]
-  <si>
     <t>Manny</t>
   </si>
   <si>
-    <t>manuelleon29679</t>
-[...1 lines deleted...]
-  <si>
     <t>Manuel</t>
   </si>
   <si>
     <t xml:space="preserve">PlusUltra_Deadlifter_1A  </t>
   </si>
   <si>
-    <t>marcolson30420</t>
-[...1 lines deleted...]
-  <si>
     <t>Marc</t>
   </si>
   <si>
     <t xml:space="preserve">garagegymdads  </t>
   </si>
   <si>
-    <t>marcosgutierrez35121</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcos</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/100004800491736/posts/2132872410216088/?d=n</t>
   </si>
   <si>
-    <t>marcusharding33538</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcus</t>
   </si>
   <si>
     <t xml:space="preserve">mcharding27  </t>
   </si>
   <si>
-    <t>marcushawkins36116</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Whitechocolatehawkins  </t>
   </si>
   <si>
-    <t>marcusquinones25097</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Twisted_barbell_gym  </t>
   </si>
   <si>
-    <t>marcusquinones25103</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Twistedbarbell  </t>
   </si>
   <si>
-    <t>marcuswylie32836</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mjwylie11  </t>
   </si>
   <si>
-    <t>mariafreeman34508</t>
-[...1 lines deleted...]
-  <si>
     <t>Maria</t>
   </si>
   <si>
     <t xml:space="preserve">somewhat_british  </t>
   </si>
   <si>
-    <t>mariahgaines34183</t>
-[...1 lines deleted...]
-  <si>
     <t>Mariah</t>
   </si>
   <si>
     <t xml:space="preserve">Sweettatergaines   </t>
   </si>
   <si>
-    <t>markcasas27728</t>
-[...1 lines deleted...]
-  <si>
     <t>Mark</t>
   </si>
   <si>
     <t xml:space="preserve">mark.casas.cpt  </t>
   </si>
   <si>
-    <t>markheimann33994</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">lastgoodcaesar  </t>
   </si>
   <si>
-    <t>markklink32932</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">evilbotnet_  </t>
   </si>
   <si>
-    <t>markkonen20686</t>
-[...1 lines deleted...]
-  <si>
     <t>Sets_n_reps  Mani Konen</t>
   </si>
   <si>
-    <t>marklock33063</t>
+    <t xml:space="preserve"> MK_7_11  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">hotlindos   </t>
   </si>
   <si>
     <t xml:space="preserve">lock_strength  </t>
   </si>
   <si>
-    <t>markoskyriakopoulos35226</t>
-[...1 lines deleted...]
-  <si>
     <t>Markos</t>
   </si>
   <si>
     <t xml:space="preserve">markos_kyriakopoulos  </t>
   </si>
   <si>
-    <t>markrosenberg34041</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DEADLIESTLIFT  </t>
   </si>
   <si>
-    <t>marktovar33681</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">flex.marks.the.spot  </t>
   </si>
   <si>
-    <t>markverity32382</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hookgrip_mark  </t>
   </si>
   <si>
-    <t>markwasson32861</t>
-[...1 lines deleted...]
-  <si>
     <t>mark</t>
   </si>
   <si>
     <t xml:space="preserve">@wassonmark  </t>
   </si>
   <si>
-    <t>marlastarr30183</t>
-[...1 lines deleted...]
-  <si>
     <t>Marla</t>
   </si>
   <si>
     <t xml:space="preserve">MarlaMStarr  </t>
   </si>
   <si>
-    <t>marshagreer31497</t>
-[...1 lines deleted...]
-  <si>
     <t>Marsha</t>
   </si>
   <si>
     <t xml:space="preserve">oh.mama.she.lifts  </t>
   </si>
   <si>
-    <t>marshallpolk34487</t>
-[...1 lines deleted...]
-  <si>
     <t>Marshall</t>
   </si>
   <si>
     <t xml:space="preserve"> VicBeaslysBiceps </t>
   </si>
   <si>
-    <t>marthabecktel34586</t>
-[...1 lines deleted...]
-  <si>
     <t>Martha</t>
   </si>
   <si>
-    <t>martinbottom33949</t>
-[...1 lines deleted...]
-  <si>
     <t>Martin</t>
   </si>
   <si>
     <t xml:space="preserve">m._g_.b  </t>
   </si>
   <si>
-    <t>martinhsieh31214</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Needles_and_deadlifts  </t>
   </si>
   <si>
-    <t>martinvalenzuela31899</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@delta_v_601   </t>
   </si>
   <si>
-    <t>martyflemming30099</t>
-[...1 lines deleted...]
-  <si>
     <t>Marty</t>
   </si>
   <si>
     <t xml:space="preserve">Martinflemming82  </t>
   </si>
   <si>
-    <t>martyvanpeursem33086</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Golf___Dad  </t>
   </si>
   <si>
-    <t>maryannabarcus31476</t>
-[...1 lines deleted...]
-  <si>
     <t>Maryanna</t>
   </si>
   <si>
     <t xml:space="preserve">mbar510  </t>
   </si>
   <si>
-    <t>maryclark-kuebler34673</t>
-[...1 lines deleted...]
-  <si>
     <t>Mary</t>
   </si>
   <si>
-    <t xml:space="preserve">maryeeclark  </t>
-[...2 lines deleted...]
-    <t>maryhoffman33429</t>
+    <t xml:space="preserve">gigglesistraining   </t>
   </si>
   <si>
     <t xml:space="preserve">Marychoffman  </t>
   </si>
   <si>
-    <t>maryniedrauer34697</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Redhead.renegade  </t>
   </si>
   <si>
-    <t>maryshepherd32562</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Maryshep23  </t>
   </si>
   <si>
-    <t>mateoway31154</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateo</t>
   </si>
   <si>
     <t xml:space="preserve">mateo.way  </t>
   </si>
   <si>
-    <t>mathieuauclert32274</t>
-[...1 lines deleted...]
-  <si>
     <t>Mathieu</t>
   </si>
   <si>
     <t xml:space="preserve">thedriverkaya  </t>
   </si>
   <si>
-    <t>mattabel33095</t>
-[...1 lines deleted...]
-  <si>
     <t>Matt</t>
   </si>
   <si>
     <t xml:space="preserve">Bigmabel   </t>
   </si>
   <si>
-    <t>mattbankes32395</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Thepokechoprx  </t>
   </si>
   <si>
-    <t>mattbellendir32967</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Lowlevelgainz  </t>
   </si>
   <si>
-    <t>mattbrown28028</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">climbslower  </t>
   </si>
   <si>
-    <t>mattcasale30380</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mcasaledpt  </t>
   </si>
   <si>
-    <t>mattcave30142</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> MattCave99 </t>
   </si>
   <si>
-    <t>mattcrowder34470</t>
+    <t xml:space="preserve">@mattcirell   </t>
   </si>
   <si>
     <t xml:space="preserve">mattshomegymformuscles  </t>
   </si>
   <si>
-    <t>mattcrowell33130</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mattlikes2fish  </t>
   </si>
   <si>
-    <t>mattduthie31191</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">hitthegymnotthebottle  </t>
   </si>
   <si>
-    <t>mattellett28645</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mister.nstr  </t>
   </si>
   <si>
-    <t>matteovalente34882</t>
-[...1 lines deleted...]
-  <si>
     <t>Matteo</t>
   </si>
   <si>
     <t xml:space="preserve">  Facebook.com/matteo.valente.73</t>
   </si>
   <si>
-    <t>mattfabozzi32214</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">themightygoss  </t>
   </si>
   <si>
-    <t>mattgittermann29515</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">joinordiebarbellclub  </t>
   </si>
   <si>
-    <t>matthewabel33095</t>
-[...1 lines deleted...]
-  <si>
     <t>Matthew</t>
   </si>
   <si>
     <t xml:space="preserve">Bigmabel  </t>
   </si>
   <si>
-    <t>matthewbettes34179</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mbettesgac.15  </t>
   </si>
   <si>
-    <t>matthewchambers31904</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">this_teacher_lifts  </t>
   </si>
   <si>
-    <t>matthewfabozzi32214</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://m.facebook.com/matt.fortune.98</t>
   </si>
   <si>
-    <t>matthewhenry32587</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">matthews_mobility  </t>
   </si>
   <si>
-    <t>matthewkeown33515</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Kattmeown  </t>
   </si>
   <si>
-    <t>matthewking34770</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mk12.lifts  </t>
   </si>
   <si>
-    <t>matthewlosco32690</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">stone_free777  </t>
   </si>
   <si>
-    <t>matthewnewberry30223</t>
+    <t xml:space="preserve"> Well_that_was_dumb  </t>
   </si>
   <si>
     <t xml:space="preserve">Theironspud   </t>
   </si>
   <si>
-    <t>matthewrude36332</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mattythemadnatty  </t>
   </si>
   <si>
-    <t>matthewsesnie34078</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">msesnie  </t>
   </si>
   <si>
-    <t>matthewteachworth30648</t>
-[...5 lines deleted...]
-    <t>matthewwelch31788</t>
+    <t xml:space="preserve">  https://www.facebook.com/share/v/1FVU9A3w8f/?mibextid=wwXIfr </t>
   </si>
   <si>
     <t xml:space="preserve">tattooed_saiyan  </t>
   </si>
   <si>
-    <t>matthewwelch32082</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">painandsomegain   </t>
   </si>
   <si>
-    <t>mattierusso32429</t>
-[...1 lines deleted...]
-  <si>
     <t>Mattie</t>
   </si>
   <si>
     <t xml:space="preserve">themusclewizard  </t>
   </si>
   <si>
-    <t>mattjohnson29163</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Matt89johnson  </t>
   </si>
   <si>
-    <t>mattjohnson32816</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.youtube.com/watch?v=Ip05ZDtv14M</t>
   </si>
   <si>
-    <t>mattmatonich32653</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://youtube.com/shorts/yIdESZ3P-Ow</t>
   </si>
   <si>
-    <t>mattpicard29806</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> u/53587 </t>
   </si>
   <si>
-    <t>mattryan32328</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@mjr2p3   </t>
   </si>
   <si>
-    <t>mattsailor28690</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mericamatt0010  </t>
   </si>
   <si>
-    <t>mattsheets32903</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sheets_strength  </t>
   </si>
   <si>
-    <t>mattsilberman33924</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Matt_silberman  </t>
   </si>
   <si>
-    <t>mattthompson31426</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">thommolifts  </t>
   </si>
   <si>
-    <t>matturbanek33421</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mattu25  </t>
   </si>
   <si>
-    <t>mattwelch31788</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tattooed_saiyan  </t>
   </si>
   <si>
-    <t>mattwypijewski28835</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Matt_Whip  </t>
   </si>
   <si>
-    <t>matwoods31987</t>
-[...1 lines deleted...]
-  <si>
     <t>Mat</t>
   </si>
   <si>
     <t xml:space="preserve">redbeard49  </t>
   </si>
   <si>
-    <t>maureenmarano20696</t>
-[...1 lines deleted...]
-  <si>
     <t>Maureen</t>
   </si>
   <si>
     <t xml:space="preserve"> u/Novel-Panic4916 </t>
   </si>
   <si>
-    <t>megansmith32758</t>
-[...1 lines deleted...]
-  <si>
     <t>Megan</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/megan.papier?mibextid=LQQJ4d</t>
   </si>
   <si>
-    <t>meganstockler33574</t>
-[...5 lines deleted...]
-    <t>meggtracey32495</t>
+    <t xml:space="preserve">Megan_powerlifts   </t>
   </si>
   <si>
     <t>Megg</t>
   </si>
   <si>
     <t xml:space="preserve">Smol.stronk  </t>
   </si>
   <si>
-    <t>meggturner32495</t>
-[...4 lines deleted...]
-  <si>
     <t>Melanie</t>
   </si>
   <si>
     <t xml:space="preserve">melkitt  </t>
   </si>
   <si>
-    <t>melissaokeefe27180</t>
-[...1 lines deleted...]
-  <si>
     <t>Melissa</t>
   </si>
   <si>
     <t xml:space="preserve">battlingbackfrombroken  </t>
   </si>
   <si>
-    <t>mellissastanton30414</t>
-[...1 lines deleted...]
-  <si>
     <t>Mellissa</t>
   </si>
   <si>
     <t xml:space="preserve">Coach_mellimel  </t>
   </si>
   <si>
-    <t>meydebruyn30314</t>
-[...1 lines deleted...]
-  <si>
     <t>Mey</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtube.com/shorts/nV_Y2_7HXYY?feature=share</t>
   </si>
   <si>
-    <t>micaiahbranch33672</t>
-[...1 lines deleted...]
-  <si>
     <t>Micaiah</t>
   </si>
   <si>
     <t xml:space="preserve">Micaiah Branch  </t>
   </si>
   <si>
-    <t>michaelbennin36684</t>
-[...1 lines deleted...]
-  <si>
     <t>Michael</t>
   </si>
   <si>
     <t xml:space="preserve"> Heavyliftinghound (No_Condition_1802) </t>
   </si>
   <si>
-    <t>michaelblack32041</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Fredbear1775 </t>
   </si>
   <si>
-    <t>michaelbryant32311</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> mastermike311 </t>
   </si>
   <si>
-    <t>michaelcastro33684</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Bhammikey </t>
   </si>
   <si>
-    <t>michaeldaniels31521</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">dadpants86  </t>
   </si>
   <si>
-    <t>michaeldevuono27526</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mikedev32_gainzzz  </t>
   </si>
   <si>
-    <t>michaeldonovan32844</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mdbasementgym  </t>
   </si>
   <si>
-    <t>michaelgomez34628</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> gym_jester </t>
   </si>
   <si>
-    <t>michaelharan30155</t>
-[...1 lines deleted...]
-  <si>
     <t>michael</t>
   </si>
   <si>
     <t xml:space="preserve">mike1056  </t>
   </si>
   <si>
-    <t>michaelhemmer31969</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mhemmer711  </t>
   </si>
   <si>
-    <t>michaelkistner35556</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Whiteguyscanfunk  </t>
   </si>
   <si>
-    <t>michaelmayer34284</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">the_average_lifting_guy  </t>
   </si>
   <si>
-    <t>michaelmcmorrow32999</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">pork_freud_rice  </t>
   </si>
   <si>
-    <t>michaelmodzelewski32644</t>
+    <t xml:space="preserve">Mmodzlifts   </t>
   </si>
   <si>
     <t xml:space="preserve">@mmodzlifts  </t>
   </si>
   <si>
-    <t>michaelmunoz30247</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nicelikemike__  </t>
   </si>
   <si>
-    <t>michaelnguyen33439</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Miguelnguyen.cl9  </t>
   </si>
   <si>
-    <t>michaelreed30042</t>
+    <t xml:space="preserve"> Fun-Performance4167  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suburban.dad_fit  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">mslack42  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Michael_soileau  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">rusty_jalapeno  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Whitestonemichael   </t>
+  </si>
+  <si>
+    <t>Michele</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2gymrodents  </t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">michelledonut  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">michelle_being_michelle  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">   https://youtube.com/shorts/LKja0nQ3Nto?feature=share</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  https://youtu.be/3oVjM5sMnZM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">misschellyflex  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">michelle.massagemayhem  </t>
+  </si>
+  <si>
+    <t>Michelé</t>
+  </si>
+  <si>
+    <t>Miguel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">miguel_angelmtz  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The_ram_lifts  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Miguelsanchez777 </t>
+  </si>
+  <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t xml:space="preserve">the_mana_clinic  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">dad_that_lifts84  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slickboader89  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">machomikehoncho  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">mikes_gym_det   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lonestartitan   </t>
+  </si>
+  <si>
+    <t>mike</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WCRclassic  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> my_name_is_not_mark </t>
+  </si>
+  <si>
+    <t>Mikelly2788  https://m.facebook.com/story.php?story_fbid=pfbid0SiWkRNZVmJP1w5AdMKk7es4b4PUb6kLDL1Zs9YeXZaL1EX9bkXDdQrtDTinGiYTWl&amp;id=1355258778&amp;mibextid=lOuIew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mikemeskel  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">mikemunozfit  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">jerseysstrongestmedic  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bigmikepower1  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  https://www.facebook.com/mike.price.9659</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mramos990  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">mikeyredtomahawk  </t>
   </si>
   <si>
     <t xml:space="preserve">Crazysocks.powerlifter  </t>
   </si>
   <si>
-    <t>michaelschrader36460</t>
-[...214 lines deleted...]
-  <si>
     <t xml:space="preserve">strongassoldman  </t>
   </si>
   <si>
-    <t>mikeshae25517</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Shae.strength  </t>
   </si>
   <si>
-    <t>mikewatson32436</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mike.Wats0n  </t>
   </si>
   <si>
-    <t>mikeyanus32176</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">spikeymikeyokay  </t>
   </si>
   <si>
-    <t>milosknezevic32335</t>
-[...1 lines deleted...]
-  <si>
     <t>Milos</t>
   </si>
   <si>
     <t xml:space="preserve">milosmtmserb  </t>
   </si>
   <si>
-    <t>mindyliou33909</t>
-[...1 lines deleted...]
-  <si>
     <t>Mindy</t>
   </si>
   <si>
     <t xml:space="preserve">@Mindy_liou  </t>
   </si>
   <si>
-    <t>mindylunsford30749</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">manimette  </t>
   </si>
   <si>
-    <t>mindypaturzzio31549</t>
-[...1 lines deleted...]
-  <si>
     <t>paturzzio  https://www.facebook.com/mpaturzzio</t>
   </si>
   <si>
-    <t>mirandawatkins34148</t>
-[...1 lines deleted...]
-  <si>
     <t>Miranda</t>
   </si>
   <si>
     <t xml:space="preserve">mwatkins09  </t>
   </si>
   <si>
-    <t>miriniedrauer34697</t>
-[...1 lines deleted...]
-  <si>
     <t>Miri</t>
   </si>
   <si>
     <t xml:space="preserve">redhead.renegade  </t>
   </si>
   <si>
-    <t>mitchellcady33527</t>
-[...1 lines deleted...]
-  <si>
     <t>Mitchell</t>
   </si>
   <si>
     <t xml:space="preserve">mitch.cady  </t>
   </si>
   <si>
-    <t>mitchellwolffmitchell34319</t>
-[...1 lines deleted...]
-  <si>
     <t>Mitchell Wolff</t>
   </si>
   <si>
     <t xml:space="preserve">Kipperwolff13  </t>
   </si>
   <si>
-    <t>mitchrogers31496</t>
-[...1 lines deleted...]
-  <si>
     <t>Mitch</t>
   </si>
   <si>
     <t xml:space="preserve">mrogers019  </t>
   </si>
   <si>
-    <t>moewolf33604</t>
-[...1 lines deleted...]
-  <si>
     <t>Moe</t>
   </si>
   <si>
     <t xml:space="preserve">TyrannosaurusFlex92  </t>
   </si>
   <si>
-    <t>moewolf33618</t>
-[...4 lines deleted...]
-  <si>
     <t>Mo</t>
   </si>
   <si>
     <t xml:space="preserve">mo_kermo4  </t>
   </si>
   <si>
-    <t>monicahagen24163</t>
-[...1 lines deleted...]
-  <si>
     <t>Monica</t>
   </si>
   <si>
     <t xml:space="preserve">@runnergirl686  </t>
   </si>
   <si>
-    <t>monicasadlowski30017</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">whofarted37  </t>
   </si>
   <si>
-    <t>morganheim34436</t>
-[...1 lines deleted...]
-  <si>
     <t>Morgan</t>
   </si>
   <si>
     <t xml:space="preserve">The_Benji37  </t>
   </si>
   <si>
-    <t>morgantuel35236</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">morgantuel  </t>
   </si>
   <si>
-    <t>mylesshupe31628</t>
-[...1 lines deleted...]
-  <si>
     <t>Myles</t>
   </si>
   <si>
     <t xml:space="preserve">Totalpovertytotal  </t>
   </si>
   <si>
-    <t>naimjivraj33729</t>
-[...1 lines deleted...]
-  <si>
     <t>Naim</t>
   </si>
   <si>
     <t xml:space="preserve">Donutsoverdeadlifts  </t>
   </si>
   <si>
-    <t>naomirodriguez31381</t>
+    <t>Nanda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   https://youtube.com/shorts/YUiohtd6zj4?feature=shared
+https://youtube.com/shorts/Ggd-F7jnL2k?feature=shared
+https://youtube.com/shorts/QLqaAmUznZI?feature=shared</t>
   </si>
   <si>
     <t>Naomi</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/share/1GQ4BVmtJz/?mibextid=wwXIfr</t>
   </si>
   <si>
-    <t>natefinch30290</t>
-[...1 lines deleted...]
-  <si>
     <t>Nate</t>
   </si>
   <si>
     <t xml:space="preserve">n8finch2.0  </t>
   </si>
   <si>
-    <t>nateflynn30888</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">deepdishglobes  </t>
   </si>
   <si>
-    <t>nategerlach32065</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ngerlach15  </t>
   </si>
   <si>
-    <t>nateonder30272</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Manbanana01 </t>
   </si>
   <si>
-    <t>nathanaeldominguez32132</t>
-[...1 lines deleted...]
-  <si>
     <t>Nathanael</t>
   </si>
   <si>
     <t xml:space="preserve">nate_dom  </t>
   </si>
   <si>
-    <t>nathanbaumgardner33664</t>
-[...1 lines deleted...]
-  <si>
     <t>Nathan</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/nathan.baumgardner.3</t>
   </si>
   <si>
-    <t>nathanburk34528</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Nathan_burk  </t>
   </si>
   <si>
-    <t>nathanbyrne35415</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nbyrne218  </t>
   </si>
   <si>
-    <t>nathanengle37450</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">gnglelifts  </t>
   </si>
   <si>
-    <t>nathanflynn30888</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">thunderballfitness  </t>
   </si>
   <si>
-    <t>nathangreen28885</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nate.verde  </t>
   </si>
   <si>
-    <t>nathanhoskins30411</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">R.egg.narok  </t>
   </si>
   <si>
-    <t>nathantincher31409</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Badleveragetst  </t>
   </si>
   <si>
-    <t>nealbarrina34374</t>
-[...1 lines deleted...]
-  <si>
     <t>Neal</t>
   </si>
   <si>
     <t xml:space="preserve">_raisethebarr   </t>
   </si>
   <si>
-    <t>nebileerdmann32857</t>
+    <t>Neale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nglin124   </t>
   </si>
   <si>
     <t>Nebile</t>
   </si>
   <si>
     <t xml:space="preserve">nebile_erdmann  </t>
   </si>
   <si>
-    <t>nicholasainsworth34927</t>
-[...1 lines deleted...]
-  <si>
     <t>Nicholas</t>
   </si>
   <si>
     <t xml:space="preserve">nick__ainsworth  </t>
   </si>
   <si>
-    <t>nicholasschwan34108</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> swamp_grappler </t>
   </si>
   <si>
-    <t>nicholasstaebell32837</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Odin_Sons </t>
   </si>
   <si>
-    <t>nickbabiak29296</t>
-[...1 lines deleted...]
-  <si>
     <t>Nick</t>
   </si>
   <si>
     <t xml:space="preserve">NickNearPhilaTriesToLift  </t>
   </si>
   <si>
-    <t>nickberriman28320</t>
-[...1 lines deleted...]
-  <si>
     <t>NICK</t>
   </si>
   <si>
     <t xml:space="preserve">Nicklifts840  </t>
   </si>
   <si>
-    <t>nickjacob32112</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mortiousprime  </t>
   </si>
   <si>
-    <t>nicknomi31652</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">12valveunicorn  </t>
   </si>
   <si>
-    <t>nickolasnguyen34589</t>
-[...1 lines deleted...]
-  <si>
     <t>Nickolas</t>
   </si>
   <si>
     <t xml:space="preserve">teambdugz  </t>
   </si>
   <si>
-    <t>nickrohlf33297</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nicholasrohlf  </t>
   </si>
   <si>
-    <t>nicksanders33142</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Skillethands   </t>
   </si>
   <si>
-    <t>nicksmith33545</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nickelpickl3  </t>
   </si>
   <si>
-    <t>nicktoyer33924</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nicktoyer  </t>
   </si>
   <si>
-    <t>nicolasherrera34752</t>
-[...1 lines deleted...]
-  <si>
     <t>Nicolas</t>
   </si>
   <si>
     <t xml:space="preserve">Nickbruh95  </t>
   </si>
   <si>
-    <t>nicolehamilton30767</t>
-[...1 lines deleted...]
-  <si>
     <t>Nicole</t>
   </si>
   <si>
     <t xml:space="preserve">this_mom_lifts  </t>
   </si>
   <si>
-    <t>nicolerayburn30419</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nicolerennea  </t>
   </si>
   <si>
-    <t>nicolettegonzalez-phillips33437</t>
-[...1 lines deleted...]
-  <si>
     <t>Nicolette</t>
   </si>
   <si>
     <t xml:space="preserve">Spturtledovemama  </t>
   </si>
   <si>
-    <t>nicolettegonzalez33437</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Spturtledovemama   </t>
   </si>
   <si>
-    <t>nikcessna32341</t>
-[...1 lines deleted...]
-  <si>
     <t>Nik</t>
   </si>
   <si>
     <t xml:space="preserve">ncessna1  </t>
   </si>
   <si>
-    <t>noahkasper35009</t>
-[...1 lines deleted...]
-  <si>
     <t>Noah</t>
   </si>
   <si>
     <t xml:space="preserve">kaspergaragegym  </t>
   </si>
   <si>
-    <t>nolankramer34787</t>
-[...1 lines deleted...]
-  <si>
     <t>Nolan</t>
   </si>
   <si>
     <t xml:space="preserve">nolan_kramer  </t>
   </si>
   <si>
-    <t>nolanlinaberry34292</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nlinaberry198  </t>
   </si>
   <si>
-    <t>oliviasin36097</t>
-[...1 lines deleted...]
-  <si>
     <t>Olivia</t>
   </si>
   <si>
     <t xml:space="preserve">livlaughsin  </t>
   </si>
   <si>
-    <t>owenmaley33983</t>
-[...1 lines deleted...]
-  <si>
     <t>Owen</t>
   </si>
   <si>
+    <t xml:space="preserve"> owenk24  </t>
+  </si>
+  <si>
     <t xml:space="preserve">Owenmaley  </t>
   </si>
   <si>
-    <t>ozzygarcia34119</t>
-[...1 lines deleted...]
-  <si>
     <t>Ozzy</t>
   </si>
   <si>
     <t xml:space="preserve">ozzyliftz  </t>
   </si>
   <si>
-    <t>patrickdressel35451</t>
-[...1 lines deleted...]
-  <si>
     <t>Patrick</t>
   </si>
   <si>
     <t xml:space="preserve"> Hobbygod </t>
   </si>
   <si>
-    <t>patrickjames32802</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Athletiqq  </t>
   </si>
   <si>
-    <t>patrickloper32802</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Patrick </t>
   </si>
   <si>
     <t xml:space="preserve">Athlethiqq  </t>
   </si>
   <si>
-    <t>patrickreyes36921</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Patrickliftsome  </t>
   </si>
   <si>
-    <t>patrickreyes36957</t>
-[...4 lines deleted...]
-  <si>
     <t>Patrina</t>
   </si>
   <si>
     <t xml:space="preserve">Chamorrita_lifter  </t>
   </si>
   <si>
-    <t>paulaschikkerling28710</t>
-[...1 lines deleted...]
-  <si>
     <t>Paula</t>
   </si>
   <si>
-    <t>paulatkinson30455</t>
-[...1 lines deleted...]
-  <si>
     <t>Paul</t>
   </si>
   <si>
     <t xml:space="preserve">608bean  </t>
   </si>
   <si>
-    <t>paulboucher32790</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">the.butcher.shop.gym  </t>
   </si>
   <si>
-    <t>paulcarter30360</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">thecarterhomegym  </t>
   </si>
   <si>
-    <t>paulfoss34116</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">paulfossrn  </t>
   </si>
   <si>
-    <t>paulhotaling34395</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://youtube.com/shorts/sjVtTGsUSG0?feature=share</t>
-  </si>
-[...1 lines deleted...]
-    <t>paulrichards20993</t>
   </si>
   <si>
     <t>PAUL</t>
   </si>
   <si>
     <t xml:space="preserve">   https://youtu.be/txoGQKyMeQg?list=PLZaxNL7cArb-1xp4U3pGOObwdDDRAW3Wh
 https://youtu.be/1uJH2oRvNFU?list=PLZaxNL7cArb-1xp4U3pGOObwdDDRAW3Wh
 https://youtu.be/hk2M6gjHVHA?list=PLZaxNL7cArb-1xp4U3pGOObwdDDRAW3Wh</t>
   </si>
   <si>
-    <t>paultout23827</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Paul_Tout56  </t>
   </si>
   <si>
-    <t>peterschrafel31492</t>
-[...1 lines deleted...]
-  <si>
     <t>Peter</t>
   </si>
   <si>
-    <t xml:space="preserve">pcschrafel  </t>
-[...2 lines deleted...]
-    <t>peterwinkler34710</t>
+    <t xml:space="preserve">Pcschrafel   </t>
   </si>
   <si>
     <t xml:space="preserve">Petewink  </t>
   </si>
   <si>
-    <t>phillipcurtis34401</t>
-[...1 lines deleted...]
-  <si>
     <t>Phillip</t>
   </si>
   <si>
     <t xml:space="preserve">phillip_babygiantbarbell  </t>
   </si>
   <si>
-    <t>philnicolaou28785</t>
-[...1 lines deleted...]
-  <si>
     <t>Phil</t>
   </si>
   <si>
     <t xml:space="preserve">   https://www.youtube.com/shorts/LTwBwkqi99M</t>
   </si>
   <si>
-    <t>rachaelhalby31678</t>
-[...1 lines deleted...]
-  <si>
     <t>Rachael</t>
   </si>
   <si>
     <t xml:space="preserve"> Working_Reporter2691 </t>
   </si>
   <si>
-    <t>rachaelskornia34506</t>
-[...4 lines deleted...]
-  <si>
     <t>Rachel</t>
   </si>
   <si>
+    <t xml:space="preserve">Thestormyserenity   </t>
+  </si>
+  <si>
     <t xml:space="preserve">Thedaveschwartz  </t>
   </si>
   <si>
-    <t>rachelwalker27908</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">rbwalker15  </t>
   </si>
   <si>
-    <t>randybeltran38708</t>
-[...1 lines deleted...]
-  <si>
     <t>Randy</t>
   </si>
   <si>
     <t xml:space="preserve">5e1tran  </t>
   </si>
   <si>
-    <t>rayhixon23258</t>
-[...1 lines deleted...]
-  <si>
     <t>Ray</t>
   </si>
   <si>
     <t xml:space="preserve">rayhixon  </t>
   </si>
   <si>
-    <t>raymondjin36860</t>
-[...1 lines deleted...]
-  <si>
     <t>Raymond</t>
   </si>
   <si>
     <t xml:space="preserve">chartreuxrayjin  </t>
   </si>
   <si>
-    <t>raymondlewis33609</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nlewis776  </t>
   </si>
   <si>
-    <t>raymondsanagustin32453</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">coachrsa  </t>
   </si>
   <si>
-    <t>rebekadaniel36847</t>
-[...1 lines deleted...]
-  <si>
     <t>Rebeka</t>
   </si>
   <si>
     <t xml:space="preserve">BekkasFitt  </t>
   </si>
   <si>
-    <t>reidyamura31357</t>
-[...1 lines deleted...]
-  <si>
     <t>Reid</t>
   </si>
   <si>
     <t xml:space="preserve">Dierless  </t>
   </si>
   <si>
-    <t>renaerudy31561</t>
-[...1 lines deleted...]
-  <si>
     <t>Renae</t>
   </si>
   <si>
     <t xml:space="preserve">Renae_reps  </t>
   </si>
   <si>
-    <t>rexvoilsjr.32146</t>
-[...1 lines deleted...]
-  <si>
     <t>Rex</t>
   </si>
   <si>
     <t xml:space="preserve">voilsbuster  </t>
   </si>
   <si>
-    <t>ricardoperez31634</t>
-[...1 lines deleted...]
-  <si>
     <t>Ricardo</t>
   </si>
   <si>
     <t xml:space="preserve">@cggtr  </t>
   </si>
   <si>
-    <t>ricardososa35863</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">_rr.sosa_  </t>
   </si>
   <si>
-    <t>richardbarnhart31218</t>
-[...1 lines deleted...]
-  <si>
     <t>Richard</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/richard.barnhart.1004?mibextid=ZbWKwL</t>
   </si>
   <si>
-    <t>richardreaddy32602</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">rreaddy  </t>
   </si>
   <si>
-    <t>richardsponholz33251</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">the_spoonerman  </t>
   </si>
   <si>
-    <t>richosterland26050</t>
-[...1 lines deleted...]
-  <si>
     <t>Rich</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/groups/299254907564997/posts/1148192502671229/?comment_id=1148233079333838&amp;reply_comment_id=1148246822665797&amp;notif_id=1653160190433065&amp;notif_t=group_comment_mention</t>
   </si>
   <si>
-    <t>richsponholz33251</t>
-[...7 lines deleted...]
-  <si>
     <t>Rick</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.youtube.com/watch?v=eXiIbSChYKQ&amp;ab_channel=Rickk</t>
   </si>
   <si>
-    <t>rileydowdle35263</t>
-[...1 lines deleted...]
-  <si>
     <t>Riley</t>
   </si>
   <si>
     <t xml:space="preserve">kaspergaragegym - riley.makenna  </t>
   </si>
   <si>
-    <t>rileykilgore34600</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Beerbellybuc1 </t>
   </si>
   <si>
-    <t>robbmacdonald25298</t>
-[...1 lines deleted...]
-  <si>
     <t>Robb</t>
   </si>
   <si>
     <t xml:space="preserve">fighting.50  </t>
   </si>
   <si>
-    <t>robcola33487</t>
-[...1 lines deleted...]
-  <si>
     <t>Rob</t>
   </si>
   <si>
     <t xml:space="preserve">colastrong_  </t>
   </si>
   <si>
-    <t>robertgolightly24662</t>
-[...1 lines deleted...]
-  <si>
     <t>Robert</t>
   </si>
   <si>
     <t xml:space="preserve">bob.go1  </t>
   </si>
   <si>
-    <t>roberthaynes30736</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">rob_lifting  </t>
   </si>
   <si>
-    <t>robertkinnamon25612</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">kinna_bane  </t>
   </si>
   <si>
-    <t>robertluthy33493</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">LuthyLifts  </t>
   </si>
   <si>
-    <t>robertpena30381</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Rpdosdos  </t>
   </si>
   <si>
-    <t>robertstephenson33354</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">bob_the_lifter  </t>
   </si>
   <si>
-    <t>roberttutton31170</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sweatboxgarage   </t>
   </si>
   <si>
-    <t>robertwalter30641</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Decision_Original </t>
   </si>
   <si>
-    <t>robmoody32354</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Moody_lifts  </t>
   </si>
   <si>
-    <t>roccocatrone33403</t>
-[...1 lines deleted...]
-  <si>
     <t>Rocco</t>
   </si>
   <si>
     <t xml:space="preserve">lowlevelgainz  </t>
   </si>
   <si>
-    <t>rockyhughes36855</t>
+    <t xml:space="preserve">@strong.fit.active   </t>
   </si>
   <si>
     <t>Rocky</t>
   </si>
   <si>
     <t xml:space="preserve">rocky_huge_jr  </t>
   </si>
   <si>
-    <t>romanflorez37974</t>
-[...1 lines deleted...]
-  <si>
     <t>Roman</t>
   </si>
   <si>
     <t xml:space="preserve">Roknozbo   </t>
   </si>
   <si>
-    <t>roryellis33617</t>
-[...1 lines deleted...]
-  <si>
     <t>Rory</t>
   </si>
   <si>
     <t xml:space="preserve">roryellismusic  </t>
   </si>
   <si>
-    <t>roryloftus32849</t>
-[...1 lines deleted...]
-  <si>
     <t>loftuslifestyle  https://www.facebook.com/LoftusLifestyle/</t>
   </si>
   <si>
-    <t>rosebrowneagle31341</t>
-[...1 lines deleted...]
-  <si>
     <t>Rose</t>
   </si>
   <si>
     <t xml:space="preserve">Robroso  </t>
   </si>
   <si>
-    <t>roslynnpin36102</t>
-[...1 lines deleted...]
-  <si>
     <t>Roslynn</t>
   </si>
   <si>
     <t xml:space="preserve">uluvmulan  </t>
   </si>
   <si>
-    <t>rossnover30654</t>
-[...1 lines deleted...]
-  <si>
     <t>Ross</t>
   </si>
   <si>
     <t xml:space="preserve">Rosstriestoexercise  </t>
   </si>
   <si>
-    <t>rossstapleton32227</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bench.n.wrench  </t>
   </si>
   <si>
-    <t>roycechung35117</t>
-[...1 lines deleted...]
-  <si>
     <t>Royce</t>
   </si>
   <si>
     <t xml:space="preserve">r0yc3.c  </t>
   </si>
   <si>
-    <t>russellbeggarly33050</t>
-[...1 lines deleted...]
-  <si>
     <t>Russell</t>
   </si>
   <si>
     <t xml:space="preserve">russellbeggarly  </t>
   </si>
   <si>
-    <t>rustyclark26010</t>
-[...1 lines deleted...]
-  <si>
     <t>Rusty</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/rusty.clark.589</t>
   </si>
   <si>
-    <t>ryanbeck34222</t>
-[...1 lines deleted...]
-  <si>
     <t>Ryan</t>
   </si>
   <si>
     <t xml:space="preserve"> Ryanbeckster </t>
   </si>
   <si>
-    <t>ryancourtney33359</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">rcourtney1991  </t>
   </si>
   <si>
-    <t>ryandipompeo32452</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Workingclassbeast  </t>
   </si>
   <si>
-    <t>ryanerickson29413</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">angrym0nkie  </t>
   </si>
   <si>
-    <t>ryanfeltman32857</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">the.life.of.v  </t>
   </si>
   <si>
-    <t>ryanfreng31021</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ryanfreng  </t>
   </si>
   <si>
-    <t>ryanhanson30053</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://m.facebook.com/gibsonman11</t>
   </si>
   <si>
-    <t>ryankonneck33409</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">the_hobbit_hulk  </t>
   </si>
   <si>
-    <t>ryanmeester33008</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">_meest  </t>
   </si>
   <si>
-    <t>ryanmock29010</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nosleeves22  </t>
   </si>
   <si>
-    <t>ryanpeiffer34590</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://youtu.be/1E2DlvCXX4M</t>
   </si>
   <si>
-    <t>ryanperry34050</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> rpeeeeeezy </t>
   </si>
   <si>
-    <t>ryansmith28928</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">r_asmitty  </t>
   </si>
   <si>
-    <t>ryansmith30660</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nl_ryan_fit  </t>
   </si>
   <si>
-    <t>ryanstigge31640</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">rstigge4  </t>
   </si>
   <si>
-    <t>ryantreadaway34012</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@ryan.treadaway  </t>
   </si>
   <si>
-    <t>rydgelytle39084</t>
-[...1 lines deleted...]
-  <si>
     <t>Rydge</t>
   </si>
   <si>
     <t xml:space="preserve">ry_lyfts  </t>
   </si>
   <si>
-    <t>ryneholland34130</t>
-[...1 lines deleted...]
-  <si>
     <t>Ryne</t>
   </si>
   <si>
     <t xml:space="preserve">finallyfit_dad  </t>
   </si>
   <si>
-    <t>sabrinadidomenico28299</t>
-[...1 lines deleted...]
-  <si>
     <t>Sabrina</t>
   </si>
   <si>
     <t xml:space="preserve">blessed.home.on.the.range  </t>
   </si>
   <si>
-    <t>samanthacurtin30140</t>
-[...1 lines deleted...]
-  <si>
     <t>Samantha</t>
   </si>
   <si>
-    <t>samanthareyes32010</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">__samreyes  </t>
   </si>
   <si>
-    <t>samantharice33049</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">quadslikemom  </t>
   </si>
   <si>
-    <t>samanthayamil32450</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sammyanne36  </t>
   </si>
   <si>
-    <t>samfunderburk33822</t>
+    <t>Sammie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">diabeticpowerlifter  </t>
   </si>
   <si>
     <t>Sam</t>
   </si>
   <si>
     <t xml:space="preserve">thundergod.42  </t>
   </si>
   <si>
-    <t>sammiehargrave35131</t>
-[...13 lines deleted...]
-  <si>
     <t>Samuel</t>
   </si>
   <si>
     <t xml:space="preserve">Samandchrissyggc  </t>
   </si>
   <si>
-    <t>sandrawahlbäck34033</t>
-[...1 lines deleted...]
-  <si>
     <t>Sandra</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/sandra.wahlbeck/</t>
   </si>
   <si>
-    <t>sarahfield33681</t>
-[...1 lines deleted...]
-  <si>
     <t>Sarah</t>
   </si>
   <si>
     <t xml:space="preserve">@thesarahfield  </t>
   </si>
   <si>
-    <t>saskiafaber25716</t>
-[...1 lines deleted...]
-  <si>
     <t>Saskia</t>
   </si>
   <si>
-    <t xml:space="preserve">repsbyteroesch  https://www.facebook.com/share/1BdYePRU7b/?mibextid=wwXIfr </t>
-[...2 lines deleted...]
-    <t>savannagriffin36663</t>
+    <t xml:space="preserve">Repsbyteroesch  https://www.facebook.com/share/18cgyLweKp/?mibextid=wwXIfr </t>
   </si>
   <si>
     <t>Savanna</t>
   </si>
   <si>
     <t xml:space="preserve">tinysavstrong  </t>
   </si>
   <si>
-    <t>savreensingh31240</t>
-[...1 lines deleted...]
-  <si>
     <t>Savreen</t>
   </si>
   <si>
     <t xml:space="preserve">Ahleyha  </t>
   </si>
   <si>
-    <t>scotcummins29657</t>
-[...1 lines deleted...]
-  <si>
     <t>Scot</t>
   </si>
   <si>
     <t xml:space="preserve">scotcummins  </t>
   </si>
   <si>
-    <t>scottbruening33843</t>
-[...1 lines deleted...]
-  <si>
     <t>Scott</t>
   </si>
   <si>
     <t xml:space="preserve"> Dr_DogLiquid </t>
   </si>
   <si>
-    <t>scottdodds29642</t>
-[...1 lines deleted...]
-  <si>
     <t>scott</t>
   </si>
   <si>
     <t xml:space="preserve">scottdodds_doddzilla  </t>
   </si>
   <si>
-    <t>scottparsons32671</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Parsons_fit  </t>
   </si>
   <si>
-    <t>scottspencer29333</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Squat_spencer  </t>
   </si>
   <si>
-    <t>scottvanbrug31118</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">van_brutal  </t>
   </si>
   <si>
-    <t>scottwatkins31183</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Scotty.Watty  </t>
   </si>
   <si>
-    <t>scottyanus31347</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Styanus  </t>
   </si>
   <si>
-    <t>seanbailey29351</t>
-[...1 lines deleted...]
-  <si>
     <t>Sean</t>
   </si>
   <si>
     <t xml:space="preserve">Senabileylifts  </t>
   </si>
   <si>
-    <t>seanmcneely33139</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">theseanmcneely  </t>
   </si>
   <si>
-    <t>seanpolosky33960</t>
+    <t xml:space="preserve">https://www.instagram.com/fitseano/   </t>
   </si>
   <si>
     <t xml:space="preserve">@seanpolosky   </t>
   </si>
   <si>
-    <t>sergioavila31022</t>
-[...1 lines deleted...]
-  <si>
     <t>Sergio</t>
   </si>
   <si>
     <t xml:space="preserve">serg_lifts_408  </t>
   </si>
   <si>
-    <t>sergiomunoz28758</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">finfan699  </t>
   </si>
   <si>
-    <t>sethbowling34453</t>
-[...1 lines deleted...]
-  <si>
     <t>seth</t>
   </si>
   <si>
     <t xml:space="preserve">i.dont.powerlift198  </t>
   </si>
   <si>
-    <t>sethgolcar34090</t>
-[...1 lines deleted...]
-  <si>
     <t>Seth</t>
   </si>
   <si>
     <t xml:space="preserve">golbarz_  </t>
   </si>
   <si>
-    <t>shanerichmond34251</t>
-[...1 lines deleted...]
-  <si>
     <t>Shane</t>
   </si>
   <si>
     <t xml:space="preserve">ironpursuitgym  </t>
   </si>
   <si>
-    <t>shannonbarnes28479</t>
-[...1 lines deleted...]
-  <si>
     <t>Shannon</t>
   </si>
   <si>
     <t xml:space="preserve">Adventures_with_shannie_b  </t>
   </si>
   <si>
-    <t>sharonwong31959</t>
-[...1 lines deleted...]
-  <si>
     <t>Sharon</t>
   </si>
   <si>
     <t xml:space="preserve">sw_in_motion  </t>
   </si>
   <si>
-    <t>shaunaslaney30832</t>
-[...1 lines deleted...]
-  <si>
     <t>Shauna</t>
   </si>
   <si>
     <t xml:space="preserve">the_sprkly_unicorn  </t>
   </si>
   <si>
-    <t>shauncrandall29850</t>
-[...1 lines deleted...]
-  <si>
     <t>Shaun</t>
   </si>
   <si>
     <t xml:space="preserve">Crandall.fitness  </t>
   </si>
   <si>
-    <t>shawnbernier31708</t>
-[...1 lines deleted...]
-  <si>
     <t>Shawn</t>
   </si>
   <si>
     <t xml:space="preserve">sb_915  </t>
   </si>
   <si>
-    <t>shawnjohnson32853</t>
+    <t xml:space="preserve">Colonial_Barbell_Club   </t>
   </si>
   <si>
     <t xml:space="preserve">S_c_johnson89   </t>
   </si>
   <si>
-    <t>shawntrevino33192</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@shawnmichaeltrevino  </t>
   </si>
   <si>
-    <t>shelbyhamilton33177</t>
-[...1 lines deleted...]
-  <si>
     <t>Shelby</t>
   </si>
   <si>
     <t xml:space="preserve">shamilton2470  </t>
   </si>
   <si>
-    <t>shelbyhamilton33227</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Sierra </t>
   </si>
   <si>
     <t xml:space="preserve">sierrawhiskeyfitness  </t>
   </si>
   <si>
-    <t>sierraraymond36899</t>
-[...1 lines deleted...]
-  <si>
     <t>Sierra</t>
   </si>
   <si>
     <t xml:space="preserve">sierrarmnd  </t>
   </si>
   <si>
-    <t>sierrawhitlock36889</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">amorphous__dominion  </t>
   </si>
   <si>
-    <t>silvergarciavilfor37845</t>
-[...1 lines deleted...]
-  <si>
     <t>Silver Garcia</t>
   </si>
   <si>
     <t xml:space="preserve">Lamera_salsa  </t>
   </si>
   <si>
-    <t>simonemorin34758</t>
-[...1 lines deleted...]
-  <si>
     <t>Simone</t>
   </si>
   <si>
     <t xml:space="preserve">simonemorin_  </t>
   </si>
   <si>
-    <t>simonhayes34409</t>
-[...1 lines deleted...]
-  <si>
     <t>Simon</t>
   </si>
   <si>
     <t xml:space="preserve">tryingtopickupheavythings  </t>
   </si>
   <si>
-    <t>sofiabrinkerhoff37030</t>
-[...1 lines deleted...]
-  <si>
     <t>Sofia</t>
   </si>
   <si>
     <t xml:space="preserve">sofiabrinkerhoff  </t>
   </si>
   <si>
-    <t>soojikim36519</t>
-[...1 lines deleted...]
-  <si>
     <t>Sooji</t>
   </si>
   <si>
     <t xml:space="preserve">_skim_milk_  </t>
   </si>
   <si>
-    <t>sophiali33792</t>
-[...1 lines deleted...]
-  <si>
     <t>Sophia</t>
   </si>
   <si>
     <t xml:space="preserve">sophiyup  </t>
   </si>
   <si>
-    <t>sosaiahalaliku33247</t>
-[...1 lines deleted...]
-  <si>
     <t>Sosaia</t>
   </si>
   <si>
-    <t xml:space="preserve">smsaiantt   </t>
-[...2 lines deleted...]
-    <t>stefantepoele33651</t>
+    <t xml:space="preserve">SMSaiaNTT   </t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t xml:space="preserve">Legendoftadpole  </t>
   </si>
   <si>
-    <t>stefinhawkins36774</t>
-[...1 lines deleted...]
-  <si>
     <t>Stefin</t>
   </si>
   <si>
-    <t>stephaniealonzo-bagby29652</t>
-[...1 lines deleted...]
-  <si>
     <t>Stephanie</t>
   </si>
   <si>
     <t xml:space="preserve">  https://www.facebook.com/dachiefs51</t>
   </si>
   <si>
-    <t>stephanieknackstedt28872</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.facebook.com/stephanie.knackstedt</t>
   </si>
   <si>
-    <t>stephenbrewer33051</t>
-[...1 lines deleted...]
-  <si>
     <t>Stephen</t>
   </si>
   <si>
     <t xml:space="preserve">stephenbbbrewer  </t>
   </si>
   <si>
-    <t>stephenkoehler32627</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Steveko89 </t>
   </si>
   <si>
-    <t>stephenrose32891</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Waffleirongym  </t>
   </si>
   <si>
-    <t>stephenwaddell35122</t>
-[...1 lines deleted...]
-  <si>
     <t>Stephen.waddell_  https://www.facebook.com/stephen.waddell.583</t>
   </si>
   <si>
-    <t>stevehill32720</t>
-[...1 lines deleted...]
-  <si>
     <t>Steve</t>
   </si>
   <si>
     <t xml:space="preserve">mr_olympus.sandc  </t>
   </si>
   <si>
-    <t>stevehuk30404</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">huksteve  </t>
   </si>
   <si>
-    <t>stevemerth32316</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jessica.merth  </t>
   </si>
   <si>
-    <t>stevenolan32334</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">jetpack.hulahoop  </t>
   </si>
   <si>
-    <t>stevenphillips35901</t>
-[...1 lines deleted...]
-  <si>
     <t>Steven</t>
   </si>
   <si>
     <t xml:space="preserve">Pevenstillips  </t>
   </si>
   <si>
-    <t>stevenpilanski33787</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">stevenpilanski  </t>
   </si>
   <si>
-    <t>stevenpulliam34449</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> PossibilityMission45 </t>
   </si>
   <si>
-    <t>stevieseeley33181</t>
-[...1 lines deleted...]
-  <si>
     <t>Stevie</t>
   </si>
   <si>
     <t xml:space="preserve">Stevie_seeley  </t>
   </si>
   <si>
-    <t>stevieseeley33182</t>
-[...4 lines deleted...]
-  <si>
     <t>Stewart</t>
   </si>
   <si>
     <t xml:space="preserve">sjyoung29  </t>
   </si>
   <si>
-    <t>sunnymistry31967</t>
-[...1 lines deleted...]
-  <si>
     <t>Sunny</t>
   </si>
   <si>
     <t xml:space="preserve">SunnyLiftsThings  </t>
   </si>
   <si>
-    <t>sylviatam33104</t>
-[...1 lines deleted...]
-  <si>
     <t>Sylvia</t>
   </si>
   <si>
     <t xml:space="preserve">focustoinfinity19  </t>
   </si>
   <si>
-    <t>tameemzaman33688</t>
-[...1 lines deleted...]
-  <si>
     <t>Tameem</t>
   </si>
   <si>
     <t xml:space="preserve">true_natty  </t>
   </si>
   <si>
-    <t>tanneramos33827</t>
-[...1 lines deleted...]
-  <si>
     <t>Tanner</t>
   </si>
   <si>
     <t xml:space="preserve">tanfastic1  </t>
   </si>
   <si>
-    <t>tannerbaker35916</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bakers_barbell  </t>
   </si>
   <si>
-    <t>tannerbennett33519</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tjfb3  </t>
   </si>
   <si>
-    <t>tannerrink33990</t>
-[...1 lines deleted...]
-  <si>
     <t>tanner.r142  https://www.facebook.com/tanner.rink</t>
   </si>
   <si>
-    <t>tashavogel30733</t>
-[...1 lines deleted...]
-  <si>
     <t>Tasha</t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtu.be/DBkkVMHumQM</t>
   </si>
   <si>
-    <t>tatiananomi34667</t>
-[...1 lines deleted...]
-  <si>
     <t>Tatiana</t>
   </si>
   <si>
     <t xml:space="preserve">___tati___  </t>
   </si>
   <si>
-    <t>taylergeiger33867</t>
-[...1 lines deleted...]
-  <si>
     <t>Tayler</t>
   </si>
   <si>
     <t xml:space="preserve">red_doxie  </t>
   </si>
   <si>
-    <t>taylorelg33921</t>
-[...1 lines deleted...]
-  <si>
     <t>Taylor</t>
   </si>
   <si>
     <t xml:space="preserve">taylor.elg  </t>
   </si>
   <si>
-    <t>taylorjohnson31403</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">thetater13  </t>
   </si>
   <si>
-    <t>taylornoles33896</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">taylorjnoles  </t>
   </si>
   <si>
-    <t>taylorshuey33760</t>
+    <t xml:space="preserve">Taylor.randy90   </t>
   </si>
   <si>
     <t xml:space="preserve">Tshuey63  </t>
   </si>
   <si>
-    <t>teagandolan32386</t>
-[...1 lines deleted...]
-  <si>
     <t>Teagan</t>
   </si>
   <si>
     <t xml:space="preserve">tadliftups  </t>
   </si>
   <si>
-    <t>teresagarcia27212</t>
-[...1 lines deleted...]
-  <si>
     <t>Teresa</t>
   </si>
   <si>
     <t xml:space="preserve">Mtgbronx13   </t>
   </si>
   <si>
-    <t>terrancemcdonnell30577</t>
-[...1 lines deleted...]
-  <si>
     <t>Terrance</t>
   </si>
   <si>
-    <t>theolarkins32526</t>
-[...1 lines deleted...]
-  <si>
     <t>Theo</t>
   </si>
   <si>
     <t xml:space="preserve">definitely_theo  </t>
   </si>
   <si>
-    <t>thomasconverse26202</t>
-[...1 lines deleted...]
-  <si>
     <t>Thomas</t>
   </si>
   <si>
     <t xml:space="preserve">tiochino01  </t>
   </si>
   <si>
-    <t>thomastkach31877</t>
-[...5 lines deleted...]
-    <t>thommcculloch30813</t>
+    <t xml:space="preserve">Thomas.falk15   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">@Mr_P.helps   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenneliftsthings   </t>
   </si>
   <si>
     <t>Thom</t>
   </si>
   <si>
     <t xml:space="preserve">Thatthommmm  </t>
   </si>
   <si>
-    <t>thomturingan36032</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">thehypehashira  </t>
   </si>
   <si>
-    <t>tiffanylaramie33506</t>
-[...1 lines deleted...]
-  <si>
     <t>Tiffany</t>
   </si>
   <si>
     <t xml:space="preserve">Mrslaramie  </t>
   </si>
   <si>
-    <t>tiffanypeters32416</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tiffany_powerlifts  </t>
   </si>
   <si>
-    <t>timburkhart29720</t>
-[...1 lines deleted...]
-  <si>
     <t>Tim</t>
   </si>
   <si>
     <t xml:space="preserve">burkt10  </t>
   </si>
   <si>
-    <t>timgargano36924</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> tamarisk_47 </t>
   </si>
   <si>
-    <t>timmentele28296</t>
+    <t xml:space="preserve">@tim_kamppinen   </t>
   </si>
   <si>
     <t xml:space="preserve">tmentele  </t>
   </si>
   <si>
-    <t>timmoore34127</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Catshirt_powerlifting  </t>
   </si>
   <si>
-    <t>timnash31996</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Timmmynash  </t>
   </si>
   <si>
-    <t>timoneill29573</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">shoreway_barbell_club  </t>
   </si>
   <si>
-    <t>timothyliao32670</t>
-[...1 lines deleted...]
-  <si>
     <t>Timothy</t>
   </si>
   <si>
     <t xml:space="preserve"> chaoticvoid </t>
   </si>
   <si>
-    <t>timothyparsons34539</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tparsons724  </t>
   </si>
   <si>
-    <t>timpancioli33117</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">drtimdoesstuff  </t>
   </si>
   <si>
-    <t>timscantlebury25784</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Scants1  </t>
   </si>
   <si>
-    <t>tjmcdonnell30577</t>
-[...4 lines deleted...]
-  <si>
     <t>TJ</t>
   </si>
   <si>
-    <t>tobyspeas29922</t>
-[...1 lines deleted...]
-  <si>
     <t>Toby</t>
   </si>
   <si>
     <t xml:space="preserve">toby_wan_knbi  </t>
   </si>
   <si>
-    <t>toddmills31295</t>
-[...1 lines deleted...]
-  <si>
     <t>Todd</t>
   </si>
   <si>
     <t xml:space="preserve">Gunnsmoke26  </t>
   </si>
   <si>
-    <t>toddtaylor30490</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ttaylor0014  </t>
   </si>
   <si>
-    <t>tomcorrick34034</t>
-[...1 lines deleted...]
-  <si>
     <t>Tom</t>
   </si>
   <si>
     <t xml:space="preserve">Corrick_70  </t>
   </si>
   <si>
-    <t>tomryan27158</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  https://www.facebook.com/tim.run.965</t>
   </si>
   <si>
-    <t>tomstoughton32593</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tomsto10  </t>
   </si>
   <si>
-    <t>tonygargano31948</t>
-[...1 lines deleted...]
-  <si>
     <t>Tony</t>
   </si>
   <si>
     <t xml:space="preserve">tonysgargano  </t>
   </si>
   <si>
-    <t>tonygutierrez32225</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> tony32388 </t>
   </si>
   <si>
-    <t>tonykinnamon25612</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> 19is_ </t>
   </si>
   <si>
-    <t>toyadebarros31885</t>
-[...1 lines deleted...]
-  <si>
     <t>Toya</t>
   </si>
   <si>
     <t xml:space="preserve"> ToyaDe </t>
   </si>
   <si>
-    <t>traeboese34562</t>
-[...1 lines deleted...]
-  <si>
     <t>Trae</t>
   </si>
   <si>
     <t xml:space="preserve">traeboese59  </t>
   </si>
   <si>
-    <t>travisaskins35590</t>
-[...1 lines deleted...]
-  <si>
     <t>Travis</t>
   </si>
   <si>
-    <t>travisauth35283</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> u/t_monster330 </t>
   </si>
   <si>
-    <t>travisbow32319</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> solobo88 </t>
   </si>
   <si>
-    <t>travisburton30720</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ironismyreligion  </t>
   </si>
   <si>
-    <t>travismckinney34751</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tkinneyv2.0  </t>
   </si>
   <si>
-    <t>travismotley33113</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Astronaut-MikeDexter </t>
   </si>
   <si>
-    <t>travisrogers32926</t>
-[...5 lines deleted...]
-    <t>traviswilliams33187</t>
+    <t xml:space="preserve">@grumpybearrogers   </t>
   </si>
   <si>
     <t xml:space="preserve">williams44t  </t>
   </si>
   <si>
-    <t>trenthoppman32160</t>
-[...1 lines deleted...]
-  <si>
     <t>Trent</t>
   </si>
   <si>
     <t xml:space="preserve">Steakchest  </t>
   </si>
   <si>
-    <t>trevorreimer33428</t>
-[...1 lines deleted...]
-  <si>
     <t>Trevor</t>
   </si>
   <si>
     <t xml:space="preserve">trevorreimer  </t>
   </si>
   <si>
-    <t>trevorwix33381</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Me_vs_yesterday  </t>
   </si>
   <si>
-    <t>treygodbold33217</t>
-[...1 lines deleted...]
-  <si>
     <t>Trey</t>
   </si>
   <si>
-    <t>tristajenkins31635</t>
-[...1 lines deleted...]
-  <si>
     <t>Trista</t>
   </si>
   <si>
     <t xml:space="preserve">Tristaannette  </t>
   </si>
   <si>
-    <t>troyburns31231</t>
-[...1 lines deleted...]
-  <si>
     <t>Troy</t>
   </si>
   <si>
     <t xml:space="preserve">Destroy_gym_appearal  </t>
   </si>
   <si>
-    <t>troygariss28647</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">tgariss002  </t>
   </si>
   <si>
-    <t>tuandinh33362</t>
-[...1 lines deleted...]
-  <si>
     <t>Tuan</t>
   </si>
   <si>
     <t xml:space="preserve">Pancitpower  </t>
   </si>
   <si>
-    <t>tuandinh33728</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">pancitpower  </t>
   </si>
   <si>
-    <t>tyleranderson34800</t>
-[...1 lines deleted...]
-  <si>
     <t>Tyler</t>
   </si>
   <si>
     <t xml:space="preserve">tylerjanderson22  </t>
   </si>
   <si>
-    <t>tylerclifford34087</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">cliffordfamilygym  </t>
   </si>
   <si>
-    <t>tylergarvey36052</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Garvs_Grind  </t>
   </si>
   <si>
-    <t>tylerhealy35154</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">@tsh148pl   </t>
   </si>
   <si>
-    <t>tylerkotaka34489</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> DoctorPitt </t>
   </si>
   <si>
-    <t>tylerlavasseur33599</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tyler.lavasseur  </t>
   </si>
   <si>
-    <t>tylermckinna28962</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">tmckinna  </t>
   </si>
   <si>
-    <t>tylerselvig29577</t>
-[...5 lines deleted...]
-    <t>tylerthompson33535</t>
+    <t xml:space="preserve">Lift.hard.live.easy   </t>
   </si>
   <si>
     <t xml:space="preserve">tylerthompson1991  </t>
   </si>
   <si>
-    <t>valeriefry31981</t>
-[...1 lines deleted...]
-  <si>
     <t>Valerie</t>
   </si>
   <si>
     <t xml:space="preserve"> Dirtgr </t>
   </si>
   <si>
-    <t>veeadams32592</t>
-[...1 lines deleted...]
-  <si>
     <t>Vee</t>
   </si>
   <si>
     <t xml:space="preserve">Cosmicqveen   </t>
   </si>
   <si>
-    <t>vickymuli27860</t>
-[...1 lines deleted...]
-  <si>
     <t>Vicky</t>
   </si>
   <si>
     <t xml:space="preserve">ugvillager  </t>
-  </si>
-[...1 lines deleted...]
-    <t>victorcalamaro32831</t>
   </si>
   <si>
     <t>Victor</t>
   </si>
   <si>
     <t xml:space="preserve">   https://www.youtube.com/shorts/_LSMBXsEHqw
 https://www.youtube.com/shorts/5jNSeVGIJWY
 https://www.youtube.com/shorts/FcX45BROY7k</t>
   </si>
   <si>
-    <t>victoriabyrd30231</t>
-[...1 lines deleted...]
-  <si>
     <t>Victoria</t>
   </si>
   <si>
     <t xml:space="preserve">victoria.byrd  </t>
   </si>
   <si>
-    <t>victoriadepetro30252</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Victoria_lynn_82  </t>
   </si>
   <si>
-    <t>victoriamoney32075</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">vikimoneyl  </t>
   </si>
   <si>
-    <t>victorvigoya35478</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 357425 </t>
   </si>
   <si>
-    <t>viktorklingstedt32561</t>
-[...1 lines deleted...]
-  <si>
     <t>Viktor</t>
   </si>
   <si>
     <t xml:space="preserve">viktorklingstedt  </t>
   </si>
   <si>
-    <t>vimiglesia33837</t>
-[...1 lines deleted...]
-  <si>
     <t>Vim</t>
   </si>
   <si>
     <t xml:space="preserve">Vimividivici  </t>
   </si>
   <si>
-    <t>vincentteran33879</t>
-[...1 lines deleted...]
-  <si>
     <t>Vincent</t>
   </si>
   <si>
     <t xml:space="preserve">vincentliftinglog  </t>
   </si>
   <si>
-    <t>walterstrickland29398</t>
-[...1 lines deleted...]
-  <si>
     <t>Walter</t>
   </si>
   <si>
     <t xml:space="preserve">Waltzillapowerlifting  </t>
   </si>
   <si>
-    <t>waynehovey33752</t>
-[...1 lines deleted...]
-  <si>
     <t>Wayne</t>
   </si>
   <si>
     <t xml:space="preserve">@waynehovey  https://www.facebook.com/wayneehovey </t>
   </si>
   <si>
-    <t>wesleymatthews30851</t>
+    <t>Weldon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vaughnweldon   </t>
   </si>
   <si>
     <t>Wesley</t>
   </si>
   <si>
     <t xml:space="preserve"> Weswheelz </t>
   </si>
   <si>
-    <t>wespaitsel30415</t>
-[...1 lines deleted...]
-  <si>
     <t>Wes</t>
   </si>
   <si>
+    <t xml:space="preserve">melanson_muscle   </t>
+  </si>
+  <si>
     <t xml:space="preserve">Wespaitsel  </t>
   </si>
   <si>
-    <t>willforster31812</t>
-[...1 lines deleted...]
-  <si>
     <t>Will</t>
   </si>
   <si>
     <t xml:space="preserve">willf.98   </t>
   </si>
   <si>
-    <t>williamegerton33196</t>
+    <t xml:space="preserve">Bigwilllifts   </t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t xml:space="preserve">Wegerton  </t>
   </si>
   <si>
-    <t>williamzuraitis32794</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">nearlyman  </t>
   </si>
   <si>
-    <t>willjaeger29473</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">i_stillfunction  </t>
   </si>
   <si>
-    <t>willlaundon33388</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">wljkl22  </t>
   </si>
   <si>
-    <t>winstonfreyre27466</t>
-[...1 lines deleted...]
-  <si>
     <t>Winston</t>
   </si>
   <si>
     <t xml:space="preserve">@inkastrong  https://www.facebook.com/winston.freyre </t>
   </si>
   <si>
-    <t>winterdubbin32367</t>
-[...1 lines deleted...]
-  <si>
     <t>Winter</t>
   </si>
   <si>
     <t xml:space="preserve">winterleigh  </t>
   </si>
   <si>
-    <t>xandrakrueger34684</t>
-[...1 lines deleted...]
-  <si>
     <t>Xandra</t>
   </si>
   <si>
     <t xml:space="preserve">xandrahopek  </t>
   </si>
   <si>
-    <t>yangsuren32162</t>
-[...1 lines deleted...]
-  <si>
     <t>Yangsu</t>
   </si>
   <si>
     <t xml:space="preserve">Deadlift_panda  </t>
   </si>
   <si>
-    <t>yentu33248</t>
-[...1 lines deleted...]
-  <si>
     <t>Yen</t>
   </si>
   <si>
     <t xml:space="preserve">Stayfocused.fuelthefire  </t>
   </si>
   <si>
-    <t>zacharydonn34476</t>
-[...1 lines deleted...]
-  <si>
     <t>Zachary</t>
   </si>
   <si>
     <t xml:space="preserve">thedonnfather17  </t>
   </si>
   <si>
-    <t>zacharykellas35663</t>
-[...5 lines deleted...]
-    <t>zacharylong34529</t>
+    <t xml:space="preserve">Tankactual   </t>
   </si>
   <si>
     <t xml:space="preserve">  https://youtube.com/shorts/ZPtgRzoVV_o?feature=shared</t>
   </si>
   <si>
-    <t>zacharylopez33804</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Smooth_Plastic5523 </t>
   </si>
   <si>
-    <t>zacharymcdaniel33784</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Just_zachmcd  </t>
   </si>
   <si>
-    <t>zacharypeacock33637</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PeacockPowerlifting  </t>
   </si>
   <si>
-    <t>zacharywalker33388</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">zwalk21  </t>
   </si>
   <si>
-    <t>zachbarcroft32970</t>
-[...1 lines deleted...]
-  <si>
     <t>Zach</t>
   </si>
   <si>
-    <t xml:space="preserve">So_il_barbell  </t>
-[...2 lines deleted...]
-    <t>zacherymiiller35080</t>
+    <t xml:space="preserve">So_ill_barbell   </t>
   </si>
   <si>
     <t>Zachery</t>
   </si>
   <si>
     <t xml:space="preserve">twoimiiller  </t>
   </si>
   <si>
-    <t>zachholloway32160</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">_zjholloway_  </t>
   </si>
   <si>
-    <t>zachkruger33310</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">transcend_limits_training  </t>
   </si>
   <si>
-    <t>zackbrayfield30570</t>
-[...1 lines deleted...]
-  <si>
     <t>Zack</t>
   </si>
   <si>
     <t xml:space="preserve">Zackbrayfield   </t>
   </si>
   <si>
-    <t>zackrhadfi33460</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">theworldsstrongestchef  </t>
   </si>
   <si>
-    <t>zackruiz33639</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Zackbot55  </t>
   </si>
   <si>
-    <t>zainpirbhai28603</t>
-[...1 lines deleted...]
-  <si>
     <t>Zain</t>
   </si>
   <si>
     <t xml:space="preserve">mrzain  </t>
   </si>
   <si>
-    <t>zakwalker33388</t>
-[...1 lines deleted...]
-  <si>
     <t>Zak</t>
   </si>
   <si>
-    <t>zavenmnatzakanian32085</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaven</t>
   </si>
   <si>
     <t xml:space="preserve">Zmnatz  </t>
   </si>
   <si>
-    <t>zebadiahyoko33566</t>
-[...1 lines deleted...]
-  <si>
     <t>Zebadiah</t>
   </si>
   <si>
     <t xml:space="preserve">Zebadiahg  </t>
-  </si>
-[...1 lines deleted...]
-    <t>zebyoko33566</t>
   </si>
   <si>
     <t>Zeb</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Cambria"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
@@ -9873,26281 +6130,23179 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F1311"/>
+  <dimension ref="A1:E1360"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G1" sqref="G1"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="24.6328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16383" max="16384" width="11.54296875" customWidth="1"/>
+    <col min="16382" max="16384" width="11.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2">
+        <v>1635</v>
+      </c>
+      <c r="E2" t="s">
         <v>8</v>
       </c>
-      <c r="D2" t="s">
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" t="s">
         <v>9</v>
       </c>
-      <c r="E2">
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3">
+        <v>1245</v>
+      </c>
+      <c r="E3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4">
+        <v>1160</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5">
+        <v>1155</v>
+      </c>
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6">
+        <v>1080</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7">
+        <v>1175</v>
+      </c>
+      <c r="E7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8">
+        <v>1369</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9">
+        <v>1140</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10">
+        <v>1110</v>
+      </c>
+      <c r="E10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11">
+        <v>1151.9034999999999</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12">
+        <v>760</v>
+      </c>
+      <c r="E12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13">
+        <v>620</v>
+      </c>
+      <c r="E13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14">
+        <v>1490</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15">
+        <v>1255</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16">
+        <v>1335</v>
+      </c>
+      <c r="E16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17">
+        <v>1105</v>
+      </c>
+      <c r="E17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18">
+        <v>1230</v>
+      </c>
+      <c r="E18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19">
+        <v>1330</v>
+      </c>
+      <c r="E19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20">
+        <v>1085</v>
+      </c>
+      <c r="E20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21">
+        <v>1038</v>
+      </c>
+      <c r="E21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22">
+        <v>1200</v>
+      </c>
+      <c r="E22" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23">
+        <v>1783.5214000000001</v>
+      </c>
+      <c r="E23" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24" t="s">
+        <v>45</v>
+      </c>
+      <c r="C24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24">
+        <v>645</v>
+      </c>
+      <c r="E24" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25">
+        <v>580</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26">
+        <v>1080</v>
+      </c>
+      <c r="E26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27">
+        <v>1095</v>
+      </c>
+      <c r="E27" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28">
+        <v>1115</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" t="s">
+        <v>54</v>
+      </c>
+      <c r="C29" t="s">
+        <v>26</v>
+      </c>
+      <c r="D29">
+        <v>715</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30">
+        <v>1879</v>
+      </c>
+      <c r="E30" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31">
+        <v>1270</v>
+      </c>
+      <c r="E31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32">
+        <v>1301</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C33" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33">
+        <v>1157</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34">
+        <v>1295</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A35" t="s">
+        <v>63</v>
+      </c>
+      <c r="B35" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35">
+        <v>1240</v>
+      </c>
+      <c r="E35" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36">
+        <v>1125</v>
+      </c>
+      <c r="E36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" t="s">
+        <v>26</v>
+      </c>
+      <c r="D37">
+        <v>625</v>
+      </c>
+      <c r="E37" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" t="s">
+        <v>70</v>
+      </c>
+      <c r="C38" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38">
+        <v>1275</v>
+      </c>
+      <c r="E38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39" t="s">
+        <v>71</v>
+      </c>
+      <c r="C39" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39">
+        <v>1145</v>
+      </c>
+      <c r="E39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40" t="s">
+        <v>72</v>
+      </c>
+      <c r="C40" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40">
+        <v>1455.6</v>
+      </c>
+      <c r="E40" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A41" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41">
+        <v>1196</v>
+      </c>
+      <c r="E41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42">
+        <v>1146</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B43" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43">
+        <v>575</v>
+      </c>
+      <c r="E43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A44" t="s">
+        <v>77</v>
+      </c>
+      <c r="B44" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D44">
+        <v>682</v>
+      </c>
+      <c r="E44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A45" t="s">
+        <v>79</v>
+      </c>
+      <c r="B45" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45">
+        <v>1355</v>
+      </c>
+      <c r="E45" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A46" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46">
+        <v>1060</v>
+      </c>
+      <c r="E46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A47" t="s">
+        <v>79</v>
+      </c>
+      <c r="B47" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47">
+        <v>1295</v>
+      </c>
+      <c r="E47" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A48" t="s">
+        <v>79</v>
+      </c>
+      <c r="B48" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48">
+        <v>1430</v>
+      </c>
+      <c r="E48" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A49" t="s">
+        <v>79</v>
+      </c>
+      <c r="B49" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49">
+        <v>1315</v>
+      </c>
+      <c r="E49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B50" t="s">
+        <v>84</v>
+      </c>
+      <c r="C50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50">
+        <v>1515</v>
+      </c>
+      <c r="E50" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A51" t="s">
+        <v>85</v>
+      </c>
+      <c r="B51" t="s">
+        <v>86</v>
+      </c>
+      <c r="C51" t="s">
+        <v>26</v>
+      </c>
+      <c r="D51">
+        <v>600</v>
+      </c>
+      <c r="E51" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A52" t="s">
+        <v>87</v>
+      </c>
+      <c r="B52" t="s">
+        <v>88</v>
+      </c>
+      <c r="C52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D52">
+        <v>535</v>
+      </c>
+      <c r="E52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53" t="s">
+        <v>89</v>
+      </c>
+      <c r="C53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53">
+        <v>1389</v>
+      </c>
+      <c r="E53" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54" t="s">
+        <v>90</v>
+      </c>
+      <c r="C54" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54">
+        <v>1160</v>
+      </c>
+      <c r="E54" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55" t="s">
+        <v>91</v>
+      </c>
+      <c r="C55" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55">
+        <v>1060</v>
+      </c>
+      <c r="E55" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A56" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56" t="s">
+        <v>92</v>
+      </c>
+      <c r="C56" t="s">
+        <v>26</v>
+      </c>
+      <c r="D56">
+        <v>575</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B57" t="s">
+        <v>93</v>
+      </c>
+      <c r="C57" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57">
+        <v>1155</v>
+      </c>
+      <c r="E57" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A58" t="s">
+        <v>94</v>
+      </c>
+      <c r="B58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C58" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58">
+        <v>1145</v>
+      </c>
+      <c r="E58" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A59" t="s">
+        <v>96</v>
+      </c>
+      <c r="B59" t="s">
+        <v>97</v>
+      </c>
+      <c r="C59" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59">
+        <v>1655</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A60" t="s">
+        <v>98</v>
+      </c>
+      <c r="B60" t="s">
+        <v>99</v>
+      </c>
+      <c r="C60" t="s">
+        <v>26</v>
+      </c>
+      <c r="D60">
+        <v>655</v>
+      </c>
+      <c r="E60" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A61" t="s">
+        <v>100</v>
+      </c>
+      <c r="B61" t="s">
+        <v>101</v>
+      </c>
+      <c r="C61" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61">
+        <v>1035</v>
+      </c>
+      <c r="E61" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A62" t="s">
+        <v>100</v>
+      </c>
+      <c r="B62" t="s">
+        <v>102</v>
+      </c>
+      <c r="C62" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62">
+        <v>1217</v>
+      </c>
+      <c r="E62" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A63" t="s">
+        <v>103</v>
+      </c>
+      <c r="B63" t="s">
+        <v>104</v>
+      </c>
+      <c r="C63" t="s">
+        <v>26</v>
+      </c>
+      <c r="D63">
+        <v>580</v>
+      </c>
+      <c r="E63" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A64" t="s">
+        <v>105</v>
+      </c>
+      <c r="B64" t="s">
+        <v>106</v>
+      </c>
+      <c r="C64" t="s">
+        <v>26</v>
+      </c>
+      <c r="D64">
+        <v>520</v>
+      </c>
+      <c r="E64" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A65" t="s">
+        <v>105</v>
+      </c>
+      <c r="B65" t="s">
+        <v>107</v>
+      </c>
+      <c r="C65" t="s">
+        <v>26</v>
+      </c>
+      <c r="D65">
+        <v>705.47199999999998</v>
+      </c>
+      <c r="E65" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A66" t="s">
+        <v>105</v>
+      </c>
+      <c r="B66" t="s">
+        <v>108</v>
+      </c>
+      <c r="C66" t="s">
+        <v>26</v>
+      </c>
+      <c r="D66">
+        <v>575</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A67" t="s">
+        <v>109</v>
+      </c>
+      <c r="B67" t="s">
+        <v>110</v>
+      </c>
+      <c r="C67" t="s">
+        <v>26</v>
+      </c>
+      <c r="D67">
+        <v>610</v>
+      </c>
+      <c r="E67" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A68" t="s">
+        <v>109</v>
+      </c>
+      <c r="B68" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" t="s">
+        <v>26</v>
+      </c>
+      <c r="D68">
+        <v>590</v>
+      </c>
+      <c r="E68" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A69" t="s">
+        <v>109</v>
+      </c>
+      <c r="B69" t="s">
+        <v>112</v>
+      </c>
+      <c r="C69" t="s">
+        <v>26</v>
+      </c>
+      <c r="D69">
+        <v>540</v>
+      </c>
+      <c r="E69" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A70" t="s">
+        <v>113</v>
+      </c>
+      <c r="B70" t="s">
+        <v>114</v>
+      </c>
+      <c r="C70" t="s">
+        <v>26</v>
+      </c>
+      <c r="D70">
+        <v>529.10400000000004</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A71" t="s">
+        <v>115</v>
+      </c>
+      <c r="B71" t="s">
+        <v>116</v>
+      </c>
+      <c r="C71" t="s">
+        <v>26</v>
+      </c>
+      <c r="D71">
+        <v>660</v>
+      </c>
+      <c r="E71" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A72" t="s">
+        <v>117</v>
+      </c>
+      <c r="B72" t="s">
+        <v>118</v>
+      </c>
+      <c r="C72" t="s">
+        <v>26</v>
+      </c>
+      <c r="D72">
+        <v>720</v>
+      </c>
+      <c r="E72" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A73" t="s">
+        <v>119</v>
+      </c>
+      <c r="B73" t="s">
+        <v>120</v>
+      </c>
+      <c r="C73" t="s">
+        <v>26</v>
+      </c>
+      <c r="D73">
+        <v>585</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A74" t="s">
+        <v>119</v>
+      </c>
+      <c r="B74" t="s">
+        <v>121</v>
+      </c>
+      <c r="C74" t="s">
+        <v>26</v>
+      </c>
+      <c r="D74">
+        <v>590</v>
+      </c>
+      <c r="E74" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A75" t="s">
+        <v>119</v>
+      </c>
+      <c r="B75" t="s">
+        <v>122</v>
+      </c>
+      <c r="C75" t="s">
+        <v>26</v>
+      </c>
+      <c r="D75">
+        <v>563.5</v>
+      </c>
+      <c r="E75" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A76" t="s">
+        <v>123</v>
+      </c>
+      <c r="B76" t="s">
+        <v>124</v>
+      </c>
+      <c r="C76" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76">
+        <v>1003</v>
+      </c>
+      <c r="E76" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A77" t="s">
+        <v>125</v>
+      </c>
+      <c r="B77" t="s">
+        <v>126</v>
+      </c>
+      <c r="C77" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77">
+        <v>1215</v>
+      </c>
+      <c r="E77" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A78" t="s">
+        <v>127</v>
+      </c>
+      <c r="B78" t="s">
+        <v>128</v>
+      </c>
+      <c r="C78" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78">
+        <v>1365</v>
+      </c>
+      <c r="E78" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A79" t="s">
+        <v>129</v>
+      </c>
+      <c r="B79" t="s">
+        <v>130</v>
+      </c>
+      <c r="C79" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79">
+        <v>1135.3689999999999</v>
+      </c>
+      <c r="E79" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A80" t="s">
+        <v>131</v>
+      </c>
+      <c r="B80" t="s">
+        <v>132</v>
+      </c>
+      <c r="C80" t="s">
+        <v>26</v>
+      </c>
+      <c r="D80">
+        <v>540</v>
+      </c>
+      <c r="E80" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A81" t="s">
+        <v>133</v>
+      </c>
+      <c r="B81" t="s">
+        <v>134</v>
+      </c>
+      <c r="C81" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81">
+        <v>1311.7370000000001</v>
+      </c>
+      <c r="E81" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A82" t="s">
+        <v>133</v>
+      </c>
+      <c r="B82" t="s">
+        <v>135</v>
+      </c>
+      <c r="C82" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82">
+        <v>1270</v>
+      </c>
+      <c r="E82" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A83" t="s">
+        <v>133</v>
+      </c>
+      <c r="B83" t="s">
+        <v>136</v>
+      </c>
+      <c r="C83" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83">
+        <v>1070</v>
+      </c>
+      <c r="E83" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A84" t="s">
+        <v>133</v>
+      </c>
+      <c r="B84" t="s">
+        <v>137</v>
+      </c>
+      <c r="C84" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84">
+        <v>1065</v>
+      </c>
+      <c r="E84" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A85" t="s">
+        <v>138</v>
+      </c>
+      <c r="B85" t="s">
+        <v>139</v>
+      </c>
+      <c r="C85" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85">
+        <v>1300</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A86" t="s">
+        <v>133</v>
+      </c>
+      <c r="B86" t="s">
+        <v>140</v>
+      </c>
+      <c r="C86" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86">
+        <v>1270</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A87" t="s">
+        <v>133</v>
+      </c>
+      <c r="B87" t="s">
+        <v>141</v>
+      </c>
+      <c r="C87" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87">
+        <v>1200</v>
+      </c>
+      <c r="E87" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A88" t="s">
+        <v>133</v>
+      </c>
+      <c r="B88" t="s">
+        <v>142</v>
+      </c>
+      <c r="C88" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88">
+        <v>1371</v>
+      </c>
+      <c r="E88" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A89" t="s">
+        <v>133</v>
+      </c>
+      <c r="B89" t="s">
+        <v>143</v>
+      </c>
+      <c r="C89" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89">
+        <v>1000</v>
+      </c>
+      <c r="E89" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A90" t="s">
+        <v>133</v>
+      </c>
+      <c r="B90" t="s">
+        <v>144</v>
+      </c>
+      <c r="C90" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90">
+        <v>1165</v>
+      </c>
+      <c r="E90" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A91" t="s">
+        <v>133</v>
+      </c>
+      <c r="B91" t="s">
+        <v>145</v>
+      </c>
+      <c r="C91" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91">
+        <v>1335</v>
+      </c>
+      <c r="E91" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A92" t="s">
+        <v>133</v>
+      </c>
+      <c r="B92" t="s">
+        <v>146</v>
+      </c>
+      <c r="C92" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92">
+        <v>1625</v>
+      </c>
+      <c r="E92" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A93" t="s">
+        <v>133</v>
+      </c>
+      <c r="B93" t="s">
+        <v>147</v>
+      </c>
+      <c r="C93" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93">
+        <v>1075</v>
+      </c>
+      <c r="E93" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A94" t="s">
+        <v>133</v>
+      </c>
+      <c r="B94" t="s">
+        <v>148</v>
+      </c>
+      <c r="C94" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94">
+        <v>1095</v>
+      </c>
+      <c r="E94" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A95" t="s">
+        <v>133</v>
+      </c>
+      <c r="B95" t="s">
+        <v>149</v>
+      </c>
+      <c r="C95" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95">
+        <v>1140</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A96" t="s">
+        <v>150</v>
+      </c>
+      <c r="B96" t="s">
+        <v>151</v>
+      </c>
+      <c r="C96" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96">
+        <v>1180</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A97" t="s">
+        <v>150</v>
+      </c>
+      <c r="B97" t="s">
+        <v>152</v>
+      </c>
+      <c r="C97" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97">
+        <v>1231</v>
+      </c>
+      <c r="E97" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A98" t="s">
+        <v>150</v>
+      </c>
+      <c r="B98" t="s">
+        <v>153</v>
+      </c>
+      <c r="C98" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98">
+        <v>1585</v>
+      </c>
+      <c r="E98" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A99" t="s">
+        <v>154</v>
+      </c>
+      <c r="B99" t="s">
+        <v>155</v>
+      </c>
+      <c r="C99" t="s">
+        <v>26</v>
+      </c>
+      <c r="D99">
+        <v>560</v>
+      </c>
+      <c r="E99" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A100" t="s">
+        <v>156</v>
+      </c>
+      <c r="B100" t="s">
+        <v>157</v>
+      </c>
+      <c r="C100" t="s">
+        <v>26</v>
+      </c>
+      <c r="D100">
+        <v>580</v>
+      </c>
+      <c r="E100" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A101" t="s">
+        <v>158</v>
+      </c>
+      <c r="B101" t="s">
+        <v>159</v>
+      </c>
+      <c r="C101" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101">
+        <v>1295</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A102" t="s">
+        <v>160</v>
+      </c>
+      <c r="B102" t="s">
+        <v>161</v>
+      </c>
+      <c r="C102" t="s">
+        <v>26</v>
+      </c>
+      <c r="D102">
+        <v>804.67899999999997</v>
+      </c>
+      <c r="E102" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A103" t="s">
+        <v>162</v>
+      </c>
+      <c r="B103" t="s">
+        <v>163</v>
+      </c>
+      <c r="C103" t="s">
+        <v>26</v>
+      </c>
+      <c r="D103">
+        <v>595</v>
+      </c>
+      <c r="E103" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A104" t="s">
+        <v>164</v>
+      </c>
+      <c r="B104" t="s">
+        <v>165</v>
+      </c>
+      <c r="C104" t="s">
+        <v>26</v>
+      </c>
+      <c r="D104">
+        <v>620</v>
+      </c>
+      <c r="E104" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A105" t="s">
+        <v>166</v>
+      </c>
+      <c r="B105" t="s">
+        <v>167</v>
+      </c>
+      <c r="C105" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105">
+        <v>1606</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A106" t="s">
+        <v>168</v>
+      </c>
+      <c r="B106" t="s">
+        <v>169</v>
+      </c>
+      <c r="C106" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106">
+        <v>1117</v>
+      </c>
+      <c r="E106" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A107" t="s">
+        <v>168</v>
+      </c>
+      <c r="B107" t="s">
+        <v>170</v>
+      </c>
+      <c r="C107" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107">
+        <v>1278</v>
+      </c>
+      <c r="E107" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A108" t="s">
+        <v>168</v>
+      </c>
+      <c r="B108" t="s">
+        <v>171</v>
+      </c>
+      <c r="C108" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108">
+        <v>1164</v>
+      </c>
+      <c r="E108" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A109" t="s">
+        <v>168</v>
+      </c>
+      <c r="B109" t="s">
+        <v>172</v>
+      </c>
+      <c r="C109" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109">
+        <v>1405</v>
+      </c>
+      <c r="E109" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A110" t="s">
+        <v>168</v>
+      </c>
+      <c r="B110" t="s">
+        <v>173</v>
+      </c>
+      <c r="C110" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110">
+        <v>1620</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A111" t="s">
+        <v>168</v>
+      </c>
+      <c r="B111" t="s">
+        <v>174</v>
+      </c>
+      <c r="C111" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111">
+        <v>1226</v>
+      </c>
+      <c r="E111" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A112" t="s">
+        <v>168</v>
+      </c>
+      <c r="B112" t="s">
+        <v>175</v>
+      </c>
+      <c r="C112" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112">
+        <v>1019</v>
+      </c>
+      <c r="E112" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A113" t="s">
+        <v>168</v>
+      </c>
+      <c r="B113" t="s">
+        <v>176</v>
+      </c>
+      <c r="C113" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113">
+        <v>1300</v>
+      </c>
+      <c r="E113" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A114" t="s">
+        <v>177</v>
+      </c>
+      <c r="B114" t="s">
+        <v>178</v>
+      </c>
+      <c r="C114" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114">
+        <v>1035</v>
+      </c>
+      <c r="E114" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A115" t="s">
+        <v>179</v>
+      </c>
+      <c r="B115" t="s">
+        <v>180</v>
+      </c>
+      <c r="C115" t="s">
+        <v>26</v>
+      </c>
+      <c r="D115">
+        <v>524</v>
+      </c>
+      <c r="E115" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A116" t="s">
+        <v>181</v>
+      </c>
+      <c r="B116" t="s">
+        <v>182</v>
+      </c>
+      <c r="C116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116">
+        <v>1095</v>
+      </c>
+      <c r="E116" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A117" t="s">
+        <v>183</v>
+      </c>
+      <c r="B117" t="s">
+        <v>184</v>
+      </c>
+      <c r="C117" t="s">
+        <v>26</v>
+      </c>
+      <c r="D117">
+        <v>745</v>
+      </c>
+      <c r="E117" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A118" t="s">
+        <v>185</v>
+      </c>
+      <c r="B118" t="s">
+        <v>186</v>
+      </c>
+      <c r="C118" t="s">
+        <v>26</v>
+      </c>
+      <c r="D118">
+        <v>615</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A119" t="s">
+        <v>185</v>
+      </c>
+      <c r="B119" t="s">
+        <v>187</v>
+      </c>
+      <c r="C119" t="s">
+        <v>26</v>
+      </c>
+      <c r="D119">
+        <v>850</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A120" t="s">
+        <v>188</v>
+      </c>
+      <c r="B120" t="s">
+        <v>189</v>
+      </c>
+      <c r="C120" t="s">
+        <v>26</v>
+      </c>
+      <c r="D120">
+        <v>546</v>
+      </c>
+      <c r="E120" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A121" t="s">
+        <v>188</v>
+      </c>
+      <c r="B121" t="s">
+        <v>190</v>
+      </c>
+      <c r="C121" t="s">
+        <v>26</v>
+      </c>
+      <c r="D121">
+        <v>505</v>
+      </c>
+      <c r="E121" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A122" t="s">
+        <v>191</v>
+      </c>
+      <c r="B122" t="s">
+        <v>192</v>
+      </c>
+      <c r="C122" t="s">
+        <v>26</v>
+      </c>
+      <c r="D122">
+        <v>540.12699999999995</v>
+      </c>
+      <c r="E122" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A123" t="s">
+        <v>193</v>
+      </c>
+      <c r="B123" t="s">
+        <v>194</v>
+      </c>
+      <c r="C123" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123">
+        <v>1521</v>
+      </c>
+      <c r="E123" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A124" t="s">
+        <v>195</v>
+      </c>
+      <c r="B124" t="s">
+        <v>196</v>
+      </c>
+      <c r="C124" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124">
+        <v>1215</v>
+      </c>
+      <c r="E124" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A125" t="s">
+        <v>195</v>
+      </c>
+      <c r="B125" t="s">
+        <v>197</v>
+      </c>
+      <c r="C125" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125">
+        <v>1195</v>
+      </c>
+      <c r="E125" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A126" t="s">
+        <v>195</v>
+      </c>
+      <c r="B126" t="s">
+        <v>198</v>
+      </c>
+      <c r="C126" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126">
+        <v>1185</v>
+      </c>
+      <c r="E126" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A127" t="s">
+        <v>195</v>
+      </c>
+      <c r="B127" t="s">
+        <v>199</v>
+      </c>
+      <c r="C127" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127">
+        <v>1200</v>
+      </c>
+      <c r="E127" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A128" t="s">
+        <v>195</v>
+      </c>
+      <c r="B128" t="s">
+        <v>200</v>
+      </c>
+      <c r="C128" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128">
+        <v>1010</v>
+      </c>
+      <c r="E128" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A129" t="s">
+        <v>195</v>
+      </c>
+      <c r="B129" t="s">
+        <v>201</v>
+      </c>
+      <c r="C129" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129">
+        <v>1115</v>
+      </c>
+      <c r="E129" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A130" t="s">
+        <v>202</v>
+      </c>
+      <c r="B130" t="s">
+        <v>203</v>
+      </c>
+      <c r="C130" t="s">
+        <v>26</v>
+      </c>
+      <c r="D130">
+        <v>1015</v>
+      </c>
+      <c r="E130" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A131" t="s">
+        <v>204</v>
+      </c>
+      <c r="B131" t="s">
+        <v>205</v>
+      </c>
+      <c r="C131" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131">
+        <v>1065</v>
+      </c>
+      <c r="E131" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A132" t="s">
+        <v>206</v>
+      </c>
+      <c r="B132" t="s">
+        <v>207</v>
+      </c>
+      <c r="C132" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132">
+        <v>1605</v>
+      </c>
+      <c r="E132" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A133" t="s">
+        <v>208</v>
+      </c>
+      <c r="B133" t="s">
+        <v>209</v>
+      </c>
+      <c r="C133" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133">
+        <v>1415</v>
+      </c>
+      <c r="E133" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A134" t="s">
+        <v>210</v>
+      </c>
+      <c r="B134" t="s">
+        <v>211</v>
+      </c>
+      <c r="C134" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134">
+        <v>1380</v>
+      </c>
+      <c r="E134" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A135" t="s">
+        <v>212</v>
+      </c>
+      <c r="B135" t="s">
+        <v>213</v>
+      </c>
+      <c r="C135" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135">
+        <v>1020</v>
+      </c>
+      <c r="E135" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A136" t="s">
+        <v>214</v>
+      </c>
+      <c r="B136" t="s">
+        <v>215</v>
+      </c>
+      <c r="C136" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136">
+        <v>1290</v>
+      </c>
+      <c r="E136" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A137" t="s">
+        <v>216</v>
+      </c>
+      <c r="B137" t="s">
+        <v>217</v>
+      </c>
+      <c r="C137" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137">
+        <v>1585</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A138" t="s">
+        <v>216</v>
+      </c>
+      <c r="B138" t="s">
+        <v>218</v>
+      </c>
+      <c r="C138" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138">
+        <v>1270</v>
+      </c>
+      <c r="E138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A139" t="s">
+        <v>216</v>
+      </c>
+      <c r="B139" t="s">
+        <v>219</v>
+      </c>
+      <c r="C139" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139">
+        <v>1130</v>
+      </c>
+      <c r="E139" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A140" t="s">
+        <v>216</v>
+      </c>
+      <c r="B140" t="s">
+        <v>220</v>
+      </c>
+      <c r="C140" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140">
+        <v>1135</v>
+      </c>
+      <c r="E140" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A141" t="s">
+        <v>216</v>
+      </c>
+      <c r="B141" t="s">
+        <v>221</v>
+      </c>
+      <c r="C141" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141">
+        <v>1285</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A142" t="s">
+        <v>216</v>
+      </c>
+      <c r="B142" t="s">
+        <v>222</v>
+      </c>
+      <c r="C142" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142">
+        <v>1500</v>
+      </c>
+      <c r="E142" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A143" t="s">
+        <v>223</v>
+      </c>
+      <c r="B143" t="s">
+        <v>224</v>
+      </c>
+      <c r="C143" t="s">
+        <v>7</v>
+      </c>
+      <c r="D143">
+        <v>1045</v>
+      </c>
+      <c r="E143" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A144" t="s">
+        <v>223</v>
+      </c>
+      <c r="B144" t="s">
+        <v>221</v>
+      </c>
+      <c r="C144" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144">
+        <v>1230</v>
+      </c>
+      <c r="E144" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A145" t="s">
+        <v>216</v>
+      </c>
+      <c r="B145" t="s">
+        <v>225</v>
+      </c>
+      <c r="C145" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145">
+        <v>1036.162</v>
+      </c>
+      <c r="E145" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A146" t="s">
+        <v>216</v>
+      </c>
+      <c r="B146" t="s">
+        <v>226</v>
+      </c>
+      <c r="C146" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146">
+        <v>1045</v>
+      </c>
+      <c r="E146" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A147" t="s">
+        <v>216</v>
+      </c>
+      <c r="B147" t="s">
+        <v>227</v>
+      </c>
+      <c r="C147" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147">
+        <v>1040</v>
+      </c>
+      <c r="E147" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A148" t="s">
+        <v>216</v>
+      </c>
+      <c r="B148" t="s">
+        <v>228</v>
+      </c>
+      <c r="C148" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148">
+        <v>1205</v>
+      </c>
+      <c r="E148" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A149" t="s">
+        <v>229</v>
+      </c>
+      <c r="B149" t="s">
+        <v>230</v>
+      </c>
+      <c r="C149" t="s">
+        <v>26</v>
+      </c>
+      <c r="D149">
+        <v>579.70000000000005</v>
+      </c>
+      <c r="E149" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A150" t="s">
+        <v>231</v>
+      </c>
+      <c r="B150" t="s">
+        <v>232</v>
+      </c>
+      <c r="C150" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150">
+        <v>1025</v>
+      </c>
+      <c r="E150" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A151" t="s">
+        <v>233</v>
+      </c>
+      <c r="B151" t="s">
+        <v>234</v>
+      </c>
+      <c r="C151" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151">
+        <v>1290</v>
+      </c>
+      <c r="E151" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A152" t="s">
+        <v>235</v>
+      </c>
+      <c r="B152" t="s">
+        <v>236</v>
+      </c>
+      <c r="C152" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152">
+        <v>1315</v>
+      </c>
+      <c r="E152" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A153" t="s">
+        <v>237</v>
+      </c>
+      <c r="B153" t="s">
+        <v>238</v>
+      </c>
+      <c r="C153" t="s">
+        <v>7</v>
+      </c>
+      <c r="D153">
+        <v>1345</v>
+      </c>
+      <c r="E153" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A154" t="s">
+        <v>239</v>
+      </c>
+      <c r="B154" t="s">
+        <v>240</v>
+      </c>
+      <c r="C154" t="s">
+        <v>7</v>
+      </c>
+      <c r="D154">
+        <v>1200</v>
+      </c>
+      <c r="E154" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A155" t="s">
+        <v>241</v>
+      </c>
+      <c r="B155" t="s">
+        <v>242</v>
+      </c>
+      <c r="C155" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155">
+        <v>1135</v>
+      </c>
+      <c r="E155" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A156" t="s">
+        <v>243</v>
+      </c>
+      <c r="B156" t="s">
+        <v>244</v>
+      </c>
+      <c r="C156" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156">
+        <v>1115</v>
+      </c>
+      <c r="E156" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A157" t="s">
+        <v>245</v>
+      </c>
+      <c r="B157" t="s">
+        <v>246</v>
+      </c>
+      <c r="C157" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157">
+        <v>1045</v>
+      </c>
+      <c r="E157" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A158" t="s">
+        <v>247</v>
+      </c>
+      <c r="B158" t="s">
+        <v>248</v>
+      </c>
+      <c r="C158" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158">
+        <v>1010</v>
+      </c>
+      <c r="E158" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A159" t="s">
+        <v>249</v>
+      </c>
+      <c r="B159" t="s">
+        <v>250</v>
+      </c>
+      <c r="C159" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159">
+        <v>1280</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A160" t="s">
+        <v>247</v>
+      </c>
+      <c r="B160" t="s">
+        <v>251</v>
+      </c>
+      <c r="C160" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160">
+        <v>1090</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A161" t="s">
+        <v>247</v>
+      </c>
+      <c r="B161" t="s">
+        <v>252</v>
+      </c>
+      <c r="C161" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161">
+        <v>1050</v>
+      </c>
+      <c r="E161" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A162" t="s">
+        <v>253</v>
+      </c>
+      <c r="B162" t="s">
+        <v>254</v>
+      </c>
+      <c r="C162" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162">
+        <v>1170</v>
+      </c>
+      <c r="E162" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A163" t="s">
+        <v>253</v>
+      </c>
+      <c r="B163" t="s">
+        <v>255</v>
+      </c>
+      <c r="C163" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163">
+        <v>1145</v>
+      </c>
+      <c r="E163" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A164" t="s">
+        <v>256</v>
+      </c>
+      <c r="B164" t="s">
+        <v>257</v>
+      </c>
+      <c r="C164" t="s">
+        <v>26</v>
+      </c>
+      <c r="D164">
+        <v>575</v>
+      </c>
+      <c r="E164" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A165" t="s">
+        <v>258</v>
+      </c>
+      <c r="B165" t="s">
+        <v>259</v>
+      </c>
+      <c r="C165" t="s">
+        <v>7</v>
+      </c>
+      <c r="D165">
+        <v>1215</v>
+      </c>
+      <c r="E165" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A166" t="s">
+        <v>260</v>
+      </c>
+      <c r="B166" t="s">
+        <v>261</v>
+      </c>
+      <c r="C166" t="s">
+        <v>7</v>
+      </c>
+      <c r="D166">
+        <v>1246</v>
+      </c>
+      <c r="E166" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A167" t="s">
+        <v>260</v>
+      </c>
+      <c r="B167" t="s">
+        <v>262</v>
+      </c>
+      <c r="C167" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167">
+        <v>1135</v>
+      </c>
+      <c r="E167" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A168" t="s">
+        <v>260</v>
+      </c>
+      <c r="B168" t="s">
+        <v>263</v>
+      </c>
+      <c r="C168" t="s">
+        <v>7</v>
+      </c>
+      <c r="D168">
+        <v>1115</v>
+      </c>
+      <c r="E168" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A169" t="s">
+        <v>260</v>
+      </c>
+      <c r="B169" t="s">
+        <v>264</v>
+      </c>
+      <c r="C169" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169">
+        <v>1317</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A170" t="s">
+        <v>260</v>
+      </c>
+      <c r="B170" t="s">
+        <v>265</v>
+      </c>
+      <c r="C170" t="s">
+        <v>7</v>
+      </c>
+      <c r="D170">
+        <v>1400</v>
+      </c>
+      <c r="E170" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A171" t="s">
+        <v>260</v>
+      </c>
+      <c r="B171" t="s">
+        <v>266</v>
+      </c>
+      <c r="C171" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171">
+        <v>1475</v>
+      </c>
+      <c r="E171" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A172" t="s">
+        <v>260</v>
+      </c>
+      <c r="B172" t="s">
+        <v>267</v>
+      </c>
+      <c r="C172" t="s">
+        <v>7</v>
+      </c>
+      <c r="D172">
+        <v>1030</v>
+      </c>
+      <c r="E172" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A173" t="s">
+        <v>260</v>
+      </c>
+      <c r="B173" t="s">
+        <v>268</v>
+      </c>
+      <c r="C173" t="s">
+        <v>7</v>
+      </c>
+      <c r="D173">
+        <v>1005</v>
+      </c>
+      <c r="E173" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A174" t="s">
+        <v>260</v>
+      </c>
+      <c r="B174" t="s">
+        <v>269</v>
+      </c>
+      <c r="C174" t="s">
+        <v>7</v>
+      </c>
+      <c r="D174">
+        <v>1121</v>
+      </c>
+      <c r="E174" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A175" t="s">
+        <v>260</v>
+      </c>
+      <c r="B175" t="s">
+        <v>270</v>
+      </c>
+      <c r="C175" t="s">
+        <v>7</v>
+      </c>
+      <c r="D175">
+        <v>1355</v>
+      </c>
+      <c r="E175" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A176" t="s">
+        <v>260</v>
+      </c>
+      <c r="B176" t="s">
+        <v>271</v>
+      </c>
+      <c r="C176" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176">
+        <v>1005</v>
+      </c>
+      <c r="E176" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A177" t="s">
+        <v>260</v>
+      </c>
+      <c r="B177" t="s">
+        <v>272</v>
+      </c>
+      <c r="C177" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177">
+        <v>1168</v>
+      </c>
+      <c r="E177" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A178" t="s">
+        <v>260</v>
+      </c>
+      <c r="B178" t="s">
+        <v>273</v>
+      </c>
+      <c r="C178" t="s">
+        <v>7</v>
+      </c>
+      <c r="D178">
+        <v>1315</v>
+      </c>
+      <c r="E178" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A179" t="s">
+        <v>260</v>
+      </c>
+      <c r="B179" t="s">
+        <v>274</v>
+      </c>
+      <c r="C179" t="s">
+        <v>7</v>
+      </c>
+      <c r="D179">
+        <v>1215</v>
+      </c>
+      <c r="E179" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A180" t="s">
+        <v>260</v>
+      </c>
+      <c r="B180" t="s">
+        <v>275</v>
+      </c>
+      <c r="C180" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180">
+        <v>1580</v>
+      </c>
+      <c r="E180" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A181" t="s">
+        <v>276</v>
+      </c>
+      <c r="B181" t="s">
+        <v>277</v>
+      </c>
+      <c r="C181" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181">
+        <v>1245</v>
+      </c>
+      <c r="E181" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A182" t="s">
+        <v>278</v>
+      </c>
+      <c r="B182" t="s">
+        <v>279</v>
+      </c>
+      <c r="C182" t="s">
+        <v>26</v>
+      </c>
+      <c r="D182">
+        <v>675</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A183" t="s">
+        <v>280</v>
+      </c>
+      <c r="B183" t="s">
+        <v>279</v>
+      </c>
+      <c r="C183" t="s">
+        <v>26</v>
+      </c>
+      <c r="D183">
+        <v>705</v>
+      </c>
+      <c r="E183" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A184" t="s">
+        <v>281</v>
+      </c>
+      <c r="B184" t="s">
+        <v>282</v>
+      </c>
+      <c r="C184" t="s">
+        <v>7</v>
+      </c>
+      <c r="D184">
+        <v>1005</v>
+      </c>
+      <c r="E184" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A185" t="s">
+        <v>283</v>
+      </c>
+      <c r="B185" t="s">
+        <v>284</v>
+      </c>
+      <c r="C185" t="s">
+        <v>7</v>
+      </c>
+      <c r="D185">
+        <v>1031</v>
+      </c>
+      <c r="E185" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A186" t="s">
+        <v>285</v>
+      </c>
+      <c r="B186" t="s">
+        <v>286</v>
+      </c>
+      <c r="C186" t="s">
+        <v>7</v>
+      </c>
+      <c r="D186">
+        <v>1225</v>
+      </c>
+      <c r="E186" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A187" t="s">
+        <v>285</v>
+      </c>
+      <c r="B187" t="s">
+        <v>287</v>
+      </c>
+      <c r="C187" t="s">
+        <v>7</v>
+      </c>
+      <c r="D187">
+        <v>1005</v>
+      </c>
+      <c r="E187" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A188" t="s">
+        <v>285</v>
+      </c>
+      <c r="B188" t="s">
+        <v>288</v>
+      </c>
+      <c r="C188" t="s">
+        <v>7</v>
+      </c>
+      <c r="D188">
+        <v>1147</v>
+      </c>
+      <c r="E188" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A189" t="s">
+        <v>289</v>
+      </c>
+      <c r="B189" t="s">
+        <v>290</v>
+      </c>
+      <c r="C189" t="s">
+        <v>7</v>
+      </c>
+      <c r="D189">
+        <v>1240</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A190" t="s">
+        <v>289</v>
+      </c>
+      <c r="B190" t="s">
+        <v>291</v>
+      </c>
+      <c r="C190" t="s">
+        <v>7</v>
+      </c>
+      <c r="D190">
+        <v>1105</v>
+      </c>
+      <c r="E190" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A191" t="s">
+        <v>289</v>
+      </c>
+      <c r="B191" t="s">
+        <v>292</v>
+      </c>
+      <c r="C191" t="s">
+        <v>7</v>
+      </c>
+      <c r="D191">
+        <v>1205</v>
+      </c>
+      <c r="E191" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A192" t="s">
+        <v>289</v>
+      </c>
+      <c r="B192" t="s">
+        <v>293</v>
+      </c>
+      <c r="C192" t="s">
+        <v>7</v>
+      </c>
+      <c r="D192">
+        <v>1385</v>
+      </c>
+      <c r="E192" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A193" t="s">
+        <v>294</v>
+      </c>
+      <c r="B193" t="s">
+        <v>295</v>
+      </c>
+      <c r="C193" t="s">
+        <v>7</v>
+      </c>
+      <c r="D193">
+        <v>1760</v>
+      </c>
+      <c r="E193" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A194" t="s">
+        <v>294</v>
+      </c>
+      <c r="B194" t="s">
+        <v>296</v>
+      </c>
+      <c r="C194" t="s">
+        <v>7</v>
+      </c>
+      <c r="D194">
+        <v>1175</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A195" t="s">
+        <v>294</v>
+      </c>
+      <c r="B195" t="s">
+        <v>297</v>
+      </c>
+      <c r="C195" t="s">
+        <v>7</v>
+      </c>
+      <c r="D195">
+        <v>1260</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A196" t="s">
+        <v>298</v>
+      </c>
+      <c r="B196" t="s">
+        <v>299</v>
+      </c>
+      <c r="C196" t="s">
+        <v>7</v>
+      </c>
+      <c r="D196">
+        <v>1015</v>
+      </c>
+      <c r="E196" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A197" t="s">
+        <v>294</v>
+      </c>
+      <c r="B197" t="s">
+        <v>300</v>
+      </c>
+      <c r="C197" t="s">
+        <v>7</v>
+      </c>
+      <c r="D197">
+        <v>1135</v>
+      </c>
+      <c r="E197" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A198" t="s">
+        <v>294</v>
+      </c>
+      <c r="B198" t="s">
+        <v>301</v>
+      </c>
+      <c r="C198" t="s">
+        <v>7</v>
+      </c>
+      <c r="D198">
+        <v>1180</v>
+      </c>
+      <c r="E198" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A199" t="s">
+        <v>294</v>
+      </c>
+      <c r="B199" t="s">
+        <v>302</v>
+      </c>
+      <c r="C199" t="s">
+        <v>7</v>
+      </c>
+      <c r="D199">
+        <v>1327</v>
+      </c>
+      <c r="E199" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A200" t="s">
+        <v>294</v>
+      </c>
+      <c r="B200" t="s">
+        <v>303</v>
+      </c>
+      <c r="C200" t="s">
+        <v>7</v>
+      </c>
+      <c r="D200">
+        <v>1015</v>
+      </c>
+      <c r="E200" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A201" t="s">
+        <v>294</v>
+      </c>
+      <c r="B201" t="s">
+        <v>304</v>
+      </c>
+      <c r="C201" t="s">
+        <v>7</v>
+      </c>
+      <c r="D201">
+        <v>1500</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A202" t="s">
+        <v>294</v>
+      </c>
+      <c r="B202" t="s">
+        <v>305</v>
+      </c>
+      <c r="C202" t="s">
+        <v>7</v>
+      </c>
+      <c r="D202">
+        <v>1170</v>
+      </c>
+      <c r="E202" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A203" t="s">
+        <v>294</v>
+      </c>
+      <c r="B203" t="s">
+        <v>306</v>
+      </c>
+      <c r="C203" t="s">
+        <v>7</v>
+      </c>
+      <c r="D203">
+        <v>1370</v>
+      </c>
+      <c r="E203" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A204" t="s">
+        <v>307</v>
+      </c>
+      <c r="B204" t="s">
+        <v>308</v>
+      </c>
+      <c r="C204" t="s">
+        <v>26</v>
+      </c>
+      <c r="D204">
+        <v>568</v>
+      </c>
+      <c r="E204" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A205" t="s">
+        <v>309</v>
+      </c>
+      <c r="B205" t="s">
+        <v>310</v>
+      </c>
+      <c r="C205" t="s">
+        <v>7</v>
+      </c>
+      <c r="D205">
+        <v>1100</v>
+      </c>
+      <c r="E205" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A206" t="s">
+        <v>311</v>
+      </c>
+      <c r="B206" t="s">
+        <v>255</v>
+      </c>
+      <c r="C206" t="s">
+        <v>7</v>
+      </c>
+      <c r="D206">
+        <v>1421</v>
+      </c>
+      <c r="E206" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A207" t="s">
+        <v>311</v>
+      </c>
+      <c r="B207" t="s">
+        <v>312</v>
+      </c>
+      <c r="C207" t="s">
+        <v>7</v>
+      </c>
+      <c r="D207">
+        <v>1258</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A208" t="s">
+        <v>313</v>
+      </c>
+      <c r="B208" t="s">
+        <v>314</v>
+      </c>
+      <c r="C208" t="s">
+        <v>7</v>
+      </c>
+      <c r="D208">
+        <v>1040</v>
+      </c>
+      <c r="E208" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A209" t="s">
+        <v>313</v>
+      </c>
+      <c r="B209" t="s">
+        <v>314</v>
+      </c>
+      <c r="C209" t="s">
+        <v>7</v>
+      </c>
+      <c r="D209">
+        <v>1035</v>
+      </c>
+      <c r="E209" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A210" t="s">
+        <v>313</v>
+      </c>
+      <c r="B210" t="s">
+        <v>314</v>
+      </c>
+      <c r="C210" t="s">
+        <v>7</v>
+      </c>
+      <c r="D210">
+        <v>1075</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A211" t="s">
+        <v>313</v>
+      </c>
+      <c r="B211" t="s">
+        <v>315</v>
+      </c>
+      <c r="C211" t="s">
+        <v>7</v>
+      </c>
+      <c r="D211">
+        <v>1320</v>
+      </c>
+      <c r="E211" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A212" t="s">
+        <v>313</v>
+      </c>
+      <c r="B212" t="s">
+        <v>316</v>
+      </c>
+      <c r="C212" t="s">
+        <v>7</v>
+      </c>
+      <c r="D212">
+        <v>1200</v>
+      </c>
+      <c r="E212" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A213" t="s">
+        <v>317</v>
+      </c>
+      <c r="B213" t="s">
+        <v>318</v>
+      </c>
+      <c r="C213" t="s">
+        <v>26</v>
+      </c>
+      <c r="D213">
+        <v>770</v>
+      </c>
+      <c r="E213" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A214" t="s">
+        <v>313</v>
+      </c>
+      <c r="B214" t="s">
+        <v>319</v>
+      </c>
+      <c r="C214" t="s">
+        <v>7</v>
+      </c>
+      <c r="D214">
+        <v>1210</v>
+      </c>
+      <c r="E214" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A215" t="s">
+        <v>313</v>
+      </c>
+      <c r="B215" t="s">
+        <v>320</v>
+      </c>
+      <c r="C215" t="s">
+        <v>7</v>
+      </c>
+      <c r="D215">
+        <v>1010</v>
+      </c>
+      <c r="E215" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A216" t="s">
+        <v>313</v>
+      </c>
+      <c r="B216" t="s">
+        <v>321</v>
+      </c>
+      <c r="C216" t="s">
+        <v>7</v>
+      </c>
+      <c r="D216">
+        <v>1175</v>
+      </c>
+      <c r="E216" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A217" t="s">
+        <v>313</v>
+      </c>
+      <c r="B217" t="s">
+        <v>322</v>
+      </c>
+      <c r="C217" t="s">
+        <v>7</v>
+      </c>
+      <c r="D217">
+        <v>1015</v>
+      </c>
+      <c r="E217" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A218" t="s">
+        <v>323</v>
+      </c>
+      <c r="B218" t="s">
+        <v>324</v>
+      </c>
+      <c r="C218" t="s">
+        <v>7</v>
+      </c>
+      <c r="D218">
+        <v>1240</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A219" t="s">
+        <v>325</v>
+      </c>
+      <c r="B219" t="s">
+        <v>326</v>
+      </c>
+      <c r="C219" t="s">
+        <v>7</v>
+      </c>
+      <c r="D219">
+        <v>1095</v>
+      </c>
+      <c r="E219" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A220" t="s">
+        <v>327</v>
+      </c>
+      <c r="B220" t="s">
+        <v>328</v>
+      </c>
+      <c r="C220" t="s">
+        <v>7</v>
+      </c>
+      <c r="D220">
+        <v>1227</v>
+      </c>
+      <c r="E220" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A221" t="s">
+        <v>329</v>
+      </c>
+      <c r="B221" t="s">
+        <v>330</v>
+      </c>
+      <c r="C221" t="s">
+        <v>26</v>
+      </c>
+      <c r="D221">
+        <v>590</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A222" t="s">
+        <v>331</v>
+      </c>
+      <c r="B222" t="s">
+        <v>332</v>
+      </c>
+      <c r="C222" t="s">
+        <v>26</v>
+      </c>
+      <c r="D222">
+        <v>532</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A223" t="s">
+        <v>333</v>
+      </c>
+      <c r="B223" t="s">
+        <v>334</v>
+      </c>
+      <c r="C223" t="s">
+        <v>7</v>
+      </c>
+      <c r="D223">
+        <v>1555</v>
+      </c>
+      <c r="E223" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A224" t="s">
+        <v>335</v>
+      </c>
+      <c r="B224" t="s">
+        <v>336</v>
+      </c>
+      <c r="C224" t="s">
+        <v>7</v>
+      </c>
+      <c r="D224">
+        <v>1285</v>
+      </c>
+      <c r="E224" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A225" t="s">
+        <v>337</v>
+      </c>
+      <c r="B225" t="s">
+        <v>338</v>
+      </c>
+      <c r="C225" t="s">
+        <v>7</v>
+      </c>
+      <c r="D225">
+        <v>1135</v>
+      </c>
+      <c r="E225" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A226" t="s">
+        <v>337</v>
+      </c>
+      <c r="B226" t="s">
+        <v>339</v>
+      </c>
+      <c r="C226" t="s">
+        <v>7</v>
+      </c>
+      <c r="D226">
+        <v>1124</v>
+      </c>
+      <c r="E226" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A227" t="s">
+        <v>340</v>
+      </c>
+      <c r="B227" t="s">
+        <v>341</v>
+      </c>
+      <c r="C227" t="s">
+        <v>7</v>
+      </c>
+      <c r="D227">
+        <v>1325</v>
+      </c>
+      <c r="E227" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A228" t="s">
+        <v>342</v>
+      </c>
+      <c r="B228" t="s">
+        <v>343</v>
+      </c>
+      <c r="C228" t="s">
+        <v>7</v>
+      </c>
+      <c r="D228">
+        <v>1165</v>
+      </c>
+      <c r="E228" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A229" t="s">
+        <v>344</v>
+      </c>
+      <c r="B229" t="s">
+        <v>345</v>
+      </c>
+      <c r="C229" t="s">
+        <v>7</v>
+      </c>
+      <c r="D229">
+        <v>1296</v>
+      </c>
+      <c r="E229" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A230" t="s">
+        <v>344</v>
+      </c>
+      <c r="B230" t="s">
+        <v>346</v>
+      </c>
+      <c r="C230" t="s">
+        <v>7</v>
+      </c>
+      <c r="D230">
+        <v>2034</v>
+      </c>
+      <c r="E230" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A231" t="s">
+        <v>347</v>
+      </c>
+      <c r="B231" t="s">
+        <v>348</v>
+      </c>
+      <c r="C231" t="s">
+        <v>26</v>
+      </c>
+      <c r="D231">
+        <v>685</v>
+      </c>
+      <c r="E231" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A232" t="s">
+        <v>349</v>
+      </c>
+      <c r="B232" t="s">
+        <v>350</v>
+      </c>
+      <c r="C232" t="s">
+        <v>26</v>
+      </c>
+      <c r="D232">
+        <v>515</v>
+      </c>
+      <c r="E232" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A233" t="s">
+        <v>351</v>
+      </c>
+      <c r="B233" t="s">
+        <v>352</v>
+      </c>
+      <c r="C233" t="s">
+        <v>7</v>
+      </c>
+      <c r="D233">
+        <v>1026</v>
+      </c>
+      <c r="E233" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A234" t="s">
+        <v>353</v>
+      </c>
+      <c r="B234" t="s">
+        <v>354</v>
+      </c>
+      <c r="C234" t="s">
+        <v>7</v>
+      </c>
+      <c r="D234">
+        <v>1265</v>
+      </c>
+      <c r="E234" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A235" t="s">
+        <v>355</v>
+      </c>
+      <c r="B235" t="s">
+        <v>356</v>
+      </c>
+      <c r="C235" t="s">
+        <v>7</v>
+      </c>
+      <c r="D235">
+        <v>1335</v>
+      </c>
+      <c r="E235" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A236" t="s">
+        <v>357</v>
+      </c>
+      <c r="B236" t="s">
+        <v>358</v>
+      </c>
+      <c r="C236" t="s">
+        <v>26</v>
+      </c>
+      <c r="D236">
+        <v>840</v>
+      </c>
+      <c r="E236" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A237" t="s">
+        <v>359</v>
+      </c>
+      <c r="B237" t="s">
+        <v>360</v>
+      </c>
+      <c r="C237" t="s">
+        <v>26</v>
+      </c>
+      <c r="D237">
+        <v>560</v>
+      </c>
+      <c r="E237" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A238" t="s">
+        <v>361</v>
+      </c>
+      <c r="B238" t="s">
+        <v>362</v>
+      </c>
+      <c r="C238" t="s">
+        <v>7</v>
+      </c>
+      <c r="D238">
+        <v>1350</v>
+      </c>
+      <c r="E238" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A239" t="s">
+        <v>361</v>
+      </c>
+      <c r="B239" t="s">
+        <v>363</v>
+      </c>
+      <c r="C239" t="s">
+        <v>7</v>
+      </c>
+      <c r="D239">
+        <v>1060</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A240" t="s">
+        <v>361</v>
+      </c>
+      <c r="B240" t="s">
+        <v>364</v>
+      </c>
+      <c r="C240" t="s">
+        <v>7</v>
+      </c>
+      <c r="D240">
+        <v>1505</v>
+      </c>
+      <c r="E240" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A241" t="s">
+        <v>361</v>
+      </c>
+      <c r="B241" t="s">
+        <v>365</v>
+      </c>
+      <c r="C241" t="s">
+        <v>7</v>
+      </c>
+      <c r="D241">
+        <v>1593</v>
+      </c>
+      <c r="E241" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A242" t="s">
+        <v>361</v>
+      </c>
+      <c r="B242" t="s">
+        <v>366</v>
+      </c>
+      <c r="C242" t="s">
+        <v>7</v>
+      </c>
+      <c r="D242">
+        <v>1840.8409999999999</v>
+      </c>
+      <c r="E242" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A243" t="s">
+        <v>361</v>
+      </c>
+      <c r="B243" t="s">
+        <v>367</v>
+      </c>
+      <c r="C243" t="s">
+        <v>7</v>
+      </c>
+      <c r="D243">
+        <v>1140</v>
+      </c>
+      <c r="E243" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A244" t="s">
+        <v>368</v>
+      </c>
+      <c r="B244" t="s">
+        <v>369</v>
+      </c>
+      <c r="C244" t="s">
+        <v>26</v>
+      </c>
+      <c r="D244">
+        <v>805</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A245" t="s">
+        <v>370</v>
+      </c>
+      <c r="B245" t="s">
+        <v>371</v>
+      </c>
+      <c r="C245" t="s">
+        <v>26</v>
+      </c>
+      <c r="D245">
+        <v>535</v>
+      </c>
+      <c r="E245" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A246" t="s">
+        <v>372</v>
+      </c>
+      <c r="B246" t="s">
+        <v>169</v>
+      </c>
+      <c r="C246" t="s">
+        <v>7</v>
+      </c>
+      <c r="D246">
+        <v>1450</v>
+      </c>
+      <c r="E246" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A247" t="s">
+        <v>372</v>
+      </c>
+      <c r="B247" t="s">
+        <v>373</v>
+      </c>
+      <c r="C247" t="s">
+        <v>7</v>
+      </c>
+      <c r="D247">
+        <v>1375</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A248" t="s">
+        <v>372</v>
+      </c>
+      <c r="B248" t="s">
+        <v>374</v>
+      </c>
+      <c r="C248" t="s">
+        <v>7</v>
+      </c>
+      <c r="D248">
+        <v>1370</v>
+      </c>
+      <c r="E248" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A249" t="s">
+        <v>375</v>
+      </c>
+      <c r="B249" t="s">
+        <v>376</v>
+      </c>
+      <c r="C249" t="s">
+        <v>7</v>
+      </c>
+      <c r="D249">
+        <v>1355</v>
+      </c>
+      <c r="E249" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A250" t="s">
+        <v>372</v>
+      </c>
+      <c r="B250" t="s">
+        <v>377</v>
+      </c>
+      <c r="C250" t="s">
+        <v>7</v>
+      </c>
+      <c r="D250">
+        <v>1420</v>
+      </c>
+      <c r="E250" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A251" t="s">
+        <v>378</v>
+      </c>
+      <c r="B251" t="s">
+        <v>379</v>
+      </c>
+      <c r="C251" t="s">
+        <v>7</v>
+      </c>
+      <c r="D251">
+        <v>1091.277</v>
+      </c>
+      <c r="E251" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A252" t="s">
+        <v>380</v>
+      </c>
+      <c r="B252" t="s">
+        <v>381</v>
+      </c>
+      <c r="C252" t="s">
+        <v>7</v>
+      </c>
+      <c r="D252">
+        <v>1355</v>
+      </c>
+      <c r="E252" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A253" t="s">
+        <v>380</v>
+      </c>
+      <c r="B253" t="s">
+        <v>382</v>
+      </c>
+      <c r="C253" t="s">
+        <v>7</v>
+      </c>
+      <c r="D253">
+        <v>1075.8448000000001</v>
+      </c>
+      <c r="E253" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A254" t="s">
+        <v>380</v>
+      </c>
+      <c r="B254" t="s">
+        <v>383</v>
+      </c>
+      <c r="C254" t="s">
+        <v>7</v>
+      </c>
+      <c r="D254">
+        <v>1135</v>
+      </c>
+      <c r="E254" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A255" t="s">
+        <v>384</v>
+      </c>
+      <c r="B255" t="s">
+        <v>385</v>
+      </c>
+      <c r="C255" t="s">
+        <v>26</v>
+      </c>
+      <c r="D255">
+        <v>622.5</v>
+      </c>
+      <c r="E255" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A256" t="s">
+        <v>386</v>
+      </c>
+      <c r="B256" t="s">
+        <v>387</v>
+      </c>
+      <c r="C256" t="s">
+        <v>7</v>
+      </c>
+      <c r="D256">
+        <v>1517</v>
+      </c>
+      <c r="E256" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A257" t="s">
+        <v>388</v>
+      </c>
+      <c r="B257" t="s">
+        <v>389</v>
+      </c>
+      <c r="C257" t="s">
+        <v>7</v>
+      </c>
+      <c r="D257">
+        <v>1120</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A258" t="s">
+        <v>390</v>
+      </c>
+      <c r="B258" t="s">
+        <v>391</v>
+      </c>
+      <c r="C258" t="s">
+        <v>26</v>
+      </c>
+      <c r="D258">
+        <v>620</v>
+      </c>
+      <c r="E258" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A259" t="s">
+        <v>390</v>
+      </c>
+      <c r="B259" t="s">
+        <v>392</v>
+      </c>
+      <c r="C259" t="s">
+        <v>26</v>
+      </c>
+      <c r="D259">
+        <v>575</v>
+      </c>
+      <c r="E259" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A260" t="s">
+        <v>390</v>
+      </c>
+      <c r="B260" t="s">
+        <v>393</v>
+      </c>
+      <c r="C260" t="s">
+        <v>26</v>
+      </c>
+      <c r="D260">
+        <v>615</v>
+      </c>
+      <c r="E260" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A261" t="s">
+        <v>394</v>
+      </c>
+      <c r="B261" t="s">
+        <v>395</v>
+      </c>
+      <c r="C261" t="s">
+        <v>7</v>
+      </c>
+      <c r="D261">
+        <v>1380</v>
+      </c>
+      <c r="E261" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A262" t="s">
+        <v>394</v>
+      </c>
+      <c r="B262" t="s">
+        <v>396</v>
+      </c>
+      <c r="C262" t="s">
+        <v>7</v>
+      </c>
+      <c r="D262">
+        <v>1050</v>
+      </c>
+      <c r="E262" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A263" t="s">
+        <v>394</v>
+      </c>
+      <c r="B263" t="s">
+        <v>397</v>
+      </c>
+      <c r="C263" t="s">
+        <v>7</v>
+      </c>
+      <c r="D263">
+        <v>1010</v>
+      </c>
+      <c r="E263" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A264" t="s">
+        <v>394</v>
+      </c>
+      <c r="B264" t="s">
+        <v>398</v>
+      </c>
+      <c r="C264" t="s">
+        <v>7</v>
+      </c>
+      <c r="D264">
+        <v>1000</v>
+      </c>
+      <c r="E264" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A265" t="s">
+        <v>394</v>
+      </c>
+      <c r="B265" t="s">
+        <v>399</v>
+      </c>
+      <c r="C265" t="s">
+        <v>7</v>
+      </c>
+      <c r="D265">
+        <v>1225</v>
+      </c>
+      <c r="E265" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A266" t="s">
+        <v>400</v>
+      </c>
+      <c r="B266" t="s">
+        <v>401</v>
+      </c>
+      <c r="C266" t="s">
+        <v>7</v>
+      </c>
+      <c r="D266">
+        <v>1105</v>
+      </c>
+      <c r="E266" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A267" t="s">
+        <v>394</v>
+      </c>
+      <c r="B267" t="s">
+        <v>402</v>
+      </c>
+      <c r="C267" t="s">
+        <v>7</v>
+      </c>
+      <c r="D267">
+        <v>1412</v>
+      </c>
+      <c r="E267" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A268" t="s">
+        <v>394</v>
+      </c>
+      <c r="B268" t="s">
+        <v>403</v>
+      </c>
+      <c r="C268" t="s">
+        <v>7</v>
+      </c>
+      <c r="D268">
+        <v>1045</v>
+      </c>
+      <c r="E268" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A269" t="s">
+        <v>394</v>
+      </c>
+      <c r="B269" t="s">
+        <v>404</v>
+      </c>
+      <c r="C269" t="s">
+        <v>7</v>
+      </c>
+      <c r="D269">
+        <v>1268</v>
+      </c>
+      <c r="E269" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A270" t="s">
+        <v>394</v>
+      </c>
+      <c r="B270" t="s">
+        <v>405</v>
+      </c>
+      <c r="C270" t="s">
+        <v>7</v>
+      </c>
+      <c r="D270">
+        <v>1055</v>
+      </c>
+      <c r="E270" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A271" t="s">
+        <v>394</v>
+      </c>
+      <c r="B271" t="s">
+        <v>406</v>
+      </c>
+      <c r="C271" t="s">
+        <v>7</v>
+      </c>
+      <c r="D271">
+        <v>1135</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A272" t="s">
+        <v>394</v>
+      </c>
+      <c r="B272" t="s">
+        <v>407</v>
+      </c>
+      <c r="C272" t="s">
+        <v>7</v>
+      </c>
+      <c r="D272">
+        <v>1385</v>
+      </c>
+      <c r="E272" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A273" t="s">
+        <v>394</v>
+      </c>
+      <c r="B273" t="s">
+        <v>408</v>
+      </c>
+      <c r="C273" t="s">
+        <v>7</v>
+      </c>
+      <c r="D273">
+        <v>1065</v>
+      </c>
+      <c r="E273" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A274" t="s">
+        <v>394</v>
+      </c>
+      <c r="B274" t="s">
+        <v>409</v>
+      </c>
+      <c r="C274" t="s">
+        <v>7</v>
+      </c>
+      <c r="D274">
+        <v>1167</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A275" t="s">
+        <v>394</v>
+      </c>
+      <c r="B275" t="s">
+        <v>410</v>
+      </c>
+      <c r="C275" t="s">
+        <v>7</v>
+      </c>
+      <c r="D275">
+        <v>1486</v>
+      </c>
+      <c r="E275" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A276" t="s">
+        <v>394</v>
+      </c>
+      <c r="B276" t="s">
+        <v>410</v>
+      </c>
+      <c r="C276" t="s">
+        <v>7</v>
+      </c>
+      <c r="D276">
+        <v>1431</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A277" t="s">
+        <v>394</v>
+      </c>
+      <c r="B277" t="s">
+        <v>411</v>
+      </c>
+      <c r="C277" t="s">
+        <v>7</v>
+      </c>
+      <c r="D277">
+        <v>1264</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A278" t="s">
+        <v>394</v>
+      </c>
+      <c r="B278" t="s">
+        <v>412</v>
+      </c>
+      <c r="C278" t="s">
+        <v>7</v>
+      </c>
+      <c r="D278">
+        <v>1820</v>
+      </c>
+      <c r="E278" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A279" t="s">
+        <v>394</v>
+      </c>
+      <c r="B279" t="s">
+        <v>413</v>
+      </c>
+      <c r="C279" t="s">
+        <v>7</v>
+      </c>
+      <c r="D279">
+        <v>1175</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A280" t="s">
+        <v>394</v>
+      </c>
+      <c r="B280" t="s">
+        <v>414</v>
+      </c>
+      <c r="C280" t="s">
+        <v>7</v>
+      </c>
+      <c r="D280">
+        <v>1020</v>
+      </c>
+      <c r="E280" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A281" t="s">
+        <v>415</v>
+      </c>
+      <c r="B281" t="s">
+        <v>416</v>
+      </c>
+      <c r="C281" t="s">
+        <v>26</v>
+      </c>
+      <c r="D281">
+        <v>505</v>
+      </c>
+      <c r="E281" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A282" t="s">
+        <v>417</v>
+      </c>
+      <c r="B282" t="s">
+        <v>418</v>
+      </c>
+      <c r="C282" t="s">
+        <v>26</v>
+      </c>
+      <c r="D282">
+        <v>525</v>
+      </c>
+      <c r="E282" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A283" t="s">
+        <v>394</v>
+      </c>
+      <c r="B283" t="s">
+        <v>419</v>
+      </c>
+      <c r="C283" t="s">
+        <v>7</v>
+      </c>
+      <c r="D283">
+        <v>1217</v>
+      </c>
+      <c r="E283" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A284" t="s">
+        <v>420</v>
+      </c>
+      <c r="B284" t="s">
+        <v>421</v>
+      </c>
+      <c r="C284" t="s">
+        <v>7</v>
+      </c>
+      <c r="D284">
+        <v>1335</v>
+      </c>
+      <c r="E284" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A285" t="s">
+        <v>420</v>
+      </c>
+      <c r="B285" t="s">
+        <v>422</v>
+      </c>
+      <c r="C285" t="s">
+        <v>7</v>
+      </c>
+      <c r="D285">
+        <v>1090</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A286" t="s">
+        <v>423</v>
+      </c>
+      <c r="B286" t="s">
+        <v>424</v>
+      </c>
+      <c r="C286" t="s">
+        <v>26</v>
+      </c>
+      <c r="D286">
+        <v>710</v>
+      </c>
+      <c r="E286" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A287" t="s">
+        <v>423</v>
+      </c>
+      <c r="B287" t="s">
+        <v>425</v>
+      </c>
+      <c r="C287" t="s">
+        <v>26</v>
+      </c>
+      <c r="D287">
+        <v>835</v>
+      </c>
+      <c r="E287" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A288" t="s">
+        <v>426</v>
+      </c>
+      <c r="B288" t="s">
+        <v>427</v>
+      </c>
+      <c r="C288" t="s">
+        <v>7</v>
+      </c>
+      <c r="D288">
+        <v>1051</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A289" t="s">
+        <v>426</v>
+      </c>
+      <c r="B289" t="s">
+        <v>428</v>
+      </c>
+      <c r="C289" t="s">
+        <v>7</v>
+      </c>
+      <c r="D289">
+        <v>1315</v>
+      </c>
+      <c r="E289" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A290" t="s">
+        <v>426</v>
+      </c>
+      <c r="B290" t="s">
+        <v>428</v>
+      </c>
+      <c r="C290" t="s">
+        <v>7</v>
+      </c>
+      <c r="D290">
+        <v>1175</v>
+      </c>
+      <c r="E290" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A291" t="s">
+        <v>426</v>
+      </c>
+      <c r="B291" t="s">
+        <v>429</v>
+      </c>
+      <c r="C291" t="s">
+        <v>7</v>
+      </c>
+      <c r="D291">
+        <v>1200</v>
+      </c>
+      <c r="E291" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A292" t="s">
+        <v>430</v>
+      </c>
+      <c r="B292" t="s">
+        <v>431</v>
+      </c>
+      <c r="C292" t="s">
+        <v>7</v>
+      </c>
+      <c r="D292">
+        <v>1355.829</v>
+      </c>
+      <c r="E292" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A293" t="s">
+        <v>426</v>
+      </c>
+      <c r="B293" t="s">
+        <v>432</v>
+      </c>
+      <c r="C293" t="s">
+        <v>7</v>
+      </c>
+      <c r="D293">
         <v>1635</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E293" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A294" t="s">
+        <v>426</v>
+      </c>
+      <c r="B294" t="s">
+        <v>15</v>
+      </c>
+      <c r="C294" t="s">
+        <v>7</v>
+      </c>
+      <c r="D294">
+        <v>1170</v>
+      </c>
+      <c r="E294" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A295" t="s">
+        <v>426</v>
+      </c>
+      <c r="B295" t="s">
+        <v>433</v>
+      </c>
+      <c r="C295" t="s">
+        <v>7</v>
+      </c>
+      <c r="D295">
+        <v>1135</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A296" t="s">
+        <v>426</v>
+      </c>
+      <c r="B296" t="s">
+        <v>434</v>
+      </c>
+      <c r="C296" t="s">
+        <v>7</v>
+      </c>
+      <c r="D296">
+        <v>1315</v>
+      </c>
+      <c r="E296" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A297" t="s">
+        <v>426</v>
+      </c>
+      <c r="B297" t="s">
+        <v>435</v>
+      </c>
+      <c r="C297" t="s">
+        <v>7</v>
+      </c>
+      <c r="D297">
+        <v>1315</v>
+      </c>
+      <c r="E297" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A298" t="s">
+        <v>426</v>
+      </c>
+      <c r="B298" t="s">
+        <v>436</v>
+      </c>
+      <c r="C298" t="s">
+        <v>7</v>
+      </c>
+      <c r="D298">
+        <v>1210</v>
+      </c>
+      <c r="E298" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A299" t="s">
+        <v>437</v>
+      </c>
+      <c r="B299" t="s">
+        <v>438</v>
+      </c>
+      <c r="C299" t="s">
+        <v>7</v>
+      </c>
+      <c r="D299">
+        <v>1135</v>
+      </c>
+      <c r="E299" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A300" t="s">
+        <v>437</v>
+      </c>
+      <c r="B300" t="s">
+        <v>439</v>
+      </c>
+      <c r="C300" t="s">
+        <v>7</v>
+      </c>
+      <c r="D300">
+        <v>1440</v>
+      </c>
+      <c r="E300" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3">
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A301" t="s">
+        <v>440</v>
+      </c>
+      <c r="B301" t="s">
+        <v>441</v>
+      </c>
+      <c r="C301" t="s">
+        <v>7</v>
+      </c>
+      <c r="D301">
+        <v>1300</v>
+      </c>
+      <c r="E301" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A302" t="s">
+        <v>442</v>
+      </c>
+      <c r="B302" t="s">
+        <v>443</v>
+      </c>
+      <c r="C302" t="s">
+        <v>26</v>
+      </c>
+      <c r="D302">
+        <v>635</v>
+      </c>
+      <c r="E302" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A303" t="s">
+        <v>444</v>
+      </c>
+      <c r="B303" t="s">
+        <v>445</v>
+      </c>
+      <c r="C303" t="s">
+        <v>26</v>
+      </c>
+      <c r="D303">
+        <v>1075</v>
+      </c>
+      <c r="E303" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A304" t="s">
+        <v>446</v>
+      </c>
+      <c r="B304" t="s">
+        <v>447</v>
+      </c>
+      <c r="C304" t="s">
+        <v>7</v>
+      </c>
+      <c r="D304">
+        <v>1075</v>
+      </c>
+      <c r="E304" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A305" t="s">
+        <v>448</v>
+      </c>
+      <c r="B305" t="s">
+        <v>449</v>
+      </c>
+      <c r="C305" t="s">
+        <v>7</v>
+      </c>
+      <c r="D305">
+        <v>1135</v>
+      </c>
+      <c r="E305" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A306" t="s">
+        <v>450</v>
+      </c>
+      <c r="B306" t="s">
+        <v>451</v>
+      </c>
+      <c r="C306" t="s">
+        <v>7</v>
+      </c>
+      <c r="D306">
+        <v>1035</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A307" t="s">
+        <v>452</v>
+      </c>
+      <c r="B307" t="s">
+        <v>453</v>
+      </c>
+      <c r="C307" t="s">
+        <v>7</v>
+      </c>
+      <c r="D307">
+        <v>1070</v>
+      </c>
+      <c r="E307" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A308" t="s">
+        <v>454</v>
+      </c>
+      <c r="B308" t="s">
+        <v>455</v>
+      </c>
+      <c r="C308" t="s">
+        <v>7</v>
+      </c>
+      <c r="D308">
+        <v>1475</v>
+      </c>
+      <c r="E308" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A309" t="s">
+        <v>454</v>
+      </c>
+      <c r="B309" t="s">
+        <v>456</v>
+      </c>
+      <c r="C309" t="s">
+        <v>7</v>
+      </c>
+      <c r="D309">
+        <v>1485</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A310" t="s">
+        <v>457</v>
+      </c>
+      <c r="B310" t="s">
+        <v>458</v>
+      </c>
+      <c r="C310" t="s">
+        <v>7</v>
+      </c>
+      <c r="D310">
+        <v>1000</v>
+      </c>
+      <c r="E310" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A311" t="s">
+        <v>457</v>
+      </c>
+      <c r="B311" t="s">
+        <v>459</v>
+      </c>
+      <c r="C311" t="s">
+        <v>7</v>
+      </c>
+      <c r="D311">
+        <v>1305</v>
+      </c>
+      <c r="E311" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A312" t="s">
+        <v>460</v>
+      </c>
+      <c r="B312" t="s">
+        <v>461</v>
+      </c>
+      <c r="C312" t="s">
+        <v>7</v>
+      </c>
+      <c r="D312">
+        <v>1160</v>
+      </c>
+      <c r="E312" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A313" t="s">
+        <v>460</v>
+      </c>
+      <c r="B313" t="s">
+        <v>462</v>
+      </c>
+      <c r="C313" t="s">
+        <v>7</v>
+      </c>
+      <c r="D313">
+        <v>1130</v>
+      </c>
+      <c r="E313" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A314" t="s">
+        <v>463</v>
+      </c>
+      <c r="B314" t="s">
+        <v>464</v>
+      </c>
+      <c r="C314" t="s">
+        <v>7</v>
+      </c>
+      <c r="D314">
+        <v>1310</v>
+      </c>
+      <c r="E314" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A315" t="s">
+        <v>465</v>
+      </c>
+      <c r="B315" t="s">
+        <v>466</v>
+      </c>
+      <c r="C315" t="s">
+        <v>7</v>
+      </c>
+      <c r="D315">
+        <v>1130</v>
+      </c>
+      <c r="E315" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A316" t="s">
+        <v>467</v>
+      </c>
+      <c r="B316" t="s">
+        <v>468</v>
+      </c>
+      <c r="C316" t="s">
+        <v>7</v>
+      </c>
+      <c r="D316">
+        <v>1215</v>
+      </c>
+      <c r="E316" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A317" t="s">
+        <v>465</v>
+      </c>
+      <c r="B317" t="s">
+        <v>469</v>
+      </c>
+      <c r="C317" t="s">
+        <v>7</v>
+      </c>
+      <c r="D317">
+        <v>1390</v>
+      </c>
+      <c r="E317" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A318" t="s">
+        <v>470</v>
+      </c>
+      <c r="B318" t="s">
+        <v>471</v>
+      </c>
+      <c r="C318" t="s">
+        <v>7</v>
+      </c>
+      <c r="D318">
+        <v>1135</v>
+      </c>
+      <c r="E318" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A319" t="s">
+        <v>472</v>
+      </c>
+      <c r="B319" t="s">
+        <v>473</v>
+      </c>
+      <c r="C319" t="s">
+        <v>7</v>
+      </c>
+      <c r="D319">
+        <v>1347</v>
+      </c>
+      <c r="E319" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A320" t="s">
+        <v>474</v>
+      </c>
+      <c r="B320" t="s">
+        <v>475</v>
+      </c>
+      <c r="C320" t="s">
+        <v>7</v>
+      </c>
+      <c r="D320">
+        <v>1255</v>
+      </c>
+      <c r="E320" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A321" t="s">
+        <v>476</v>
+      </c>
+      <c r="B321" t="s">
+        <v>477</v>
+      </c>
+      <c r="C321" t="s">
+        <v>7</v>
+      </c>
+      <c r="D321">
+        <v>1223.5657176536899</v>
+      </c>
+      <c r="E321" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A322" t="s">
+        <v>476</v>
+      </c>
+      <c r="B322" t="s">
+        <v>478</v>
+      </c>
+      <c r="C322" t="s">
+        <v>7</v>
+      </c>
+      <c r="D322">
+        <v>1030</v>
+      </c>
+      <c r="E322" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A323" t="s">
+        <v>476</v>
+      </c>
+      <c r="B323" t="s">
+        <v>479</v>
+      </c>
+      <c r="C323" t="s">
+        <v>7</v>
+      </c>
+      <c r="D323">
+        <v>1535</v>
+      </c>
+      <c r="E323" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A324" t="s">
+        <v>480</v>
+      </c>
+      <c r="B324" t="s">
+        <v>481</v>
+      </c>
+      <c r="C324" t="s">
+        <v>26</v>
+      </c>
+      <c r="D324">
+        <v>645</v>
+      </c>
+      <c r="E324" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A325" t="s">
+        <v>482</v>
+      </c>
+      <c r="B325" t="s">
+        <v>483</v>
+      </c>
+      <c r="C325" t="s">
+        <v>7</v>
+      </c>
+      <c r="D325">
+        <v>1160</v>
+      </c>
+      <c r="E325" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A326" t="s">
+        <v>484</v>
+      </c>
+      <c r="B326" t="s">
+        <v>485</v>
+      </c>
+      <c r="C326" t="s">
+        <v>7</v>
+      </c>
+      <c r="D326">
+        <v>1179</v>
+      </c>
+      <c r="E326" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A327" t="s">
+        <v>484</v>
+      </c>
+      <c r="B327" t="s">
+        <v>486</v>
+      </c>
+      <c r="C327" t="s">
+        <v>7</v>
+      </c>
+      <c r="D327">
+        <v>1595</v>
+      </c>
+      <c r="E327" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A328" t="s">
+        <v>484</v>
+      </c>
+      <c r="B328" t="s">
+        <v>487</v>
+      </c>
+      <c r="C328" t="s">
+        <v>7</v>
+      </c>
+      <c r="D328">
+        <v>1168</v>
+      </c>
+      <c r="E328" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A329" t="s">
+        <v>484</v>
+      </c>
+      <c r="B329" t="s">
+        <v>488</v>
+      </c>
+      <c r="C329" t="s">
+        <v>7</v>
+      </c>
+      <c r="D329">
+        <v>1063</v>
+      </c>
+      <c r="E329" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A330" t="s">
+        <v>489</v>
+      </c>
+      <c r="B330" t="s">
+        <v>490</v>
+      </c>
+      <c r="C330" t="s">
+        <v>26</v>
+      </c>
+      <c r="D330">
+        <v>525</v>
+      </c>
+      <c r="E330" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A331" t="s">
+        <v>489</v>
+      </c>
+      <c r="B331" t="s">
+        <v>491</v>
+      </c>
+      <c r="C331" t="s">
+        <v>26</v>
+      </c>
+      <c r="D331">
+        <v>821</v>
+      </c>
+      <c r="E331" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A332" t="s">
+        <v>489</v>
+      </c>
+      <c r="B332" t="s">
+        <v>492</v>
+      </c>
+      <c r="C332" t="s">
+        <v>26</v>
+      </c>
+      <c r="D332">
+        <v>584.21900000000005</v>
+      </c>
+      <c r="E332" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A333" t="s">
+        <v>489</v>
+      </c>
+      <c r="B333" t="s">
+        <v>493</v>
+      </c>
+      <c r="C333" t="s">
+        <v>26</v>
+      </c>
+      <c r="D333">
+        <v>550</v>
+      </c>
+      <c r="E333" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A334" t="s">
+        <v>494</v>
+      </c>
+      <c r="B334" t="s">
+        <v>495</v>
+      </c>
+      <c r="C334" t="s">
+        <v>7</v>
+      </c>
+      <c r="D334">
+        <v>1350</v>
+      </c>
+      <c r="E334" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A335" t="s">
+        <v>496</v>
+      </c>
+      <c r="B335" t="s">
+        <v>497</v>
+      </c>
+      <c r="C335" t="s">
+        <v>7</v>
+      </c>
+      <c r="D335">
+        <v>1285</v>
+      </c>
+      <c r="E335" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A336" t="s">
+        <v>498</v>
+      </c>
+      <c r="B336" t="s">
+        <v>499</v>
+      </c>
+      <c r="C336" t="s">
+        <v>7</v>
+      </c>
+      <c r="D336">
+        <v>1157</v>
+      </c>
+      <c r="E336" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A337" t="s">
+        <v>500</v>
+      </c>
+      <c r="B337" t="s">
+        <v>501</v>
+      </c>
+      <c r="C337" t="s">
+        <v>26</v>
+      </c>
+      <c r="D337">
+        <v>665</v>
+      </c>
+      <c r="E337" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A338" t="s">
+        <v>502</v>
+      </c>
+      <c r="B338" t="s">
+        <v>503</v>
+      </c>
+      <c r="C338" t="s">
+        <v>7</v>
+      </c>
+      <c r="D338">
+        <v>1340</v>
+      </c>
+      <c r="E338" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A339" t="s">
+        <v>504</v>
+      </c>
+      <c r="B339" t="s">
+        <v>505</v>
+      </c>
+      <c r="C339" t="s">
+        <v>7</v>
+      </c>
+      <c r="D339">
+        <v>1080</v>
+      </c>
+      <c r="E339" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A340" t="s">
+        <v>504</v>
+      </c>
+      <c r="B340" t="s">
+        <v>506</v>
+      </c>
+      <c r="C340" t="s">
+        <v>7</v>
+      </c>
+      <c r="D340">
+        <v>1598</v>
+      </c>
+      <c r="E340" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A341" t="s">
+        <v>507</v>
+      </c>
+      <c r="B341" t="s">
+        <v>508</v>
+      </c>
+      <c r="C341" t="s">
+        <v>26</v>
+      </c>
+      <c r="D341">
+        <v>795</v>
+      </c>
+      <c r="E341" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A342" t="s">
+        <v>509</v>
+      </c>
+      <c r="B342" t="s">
+        <v>510</v>
+      </c>
+      <c r="C342" t="s">
+        <v>7</v>
+      </c>
+      <c r="D342">
+        <v>1085</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A343" t="s">
+        <v>509</v>
+      </c>
+      <c r="B343" t="s">
+        <v>511</v>
+      </c>
+      <c r="C343" t="s">
+        <v>7</v>
+      </c>
+      <c r="D343">
+        <v>1715</v>
+      </c>
+      <c r="E343" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A344" t="s">
+        <v>512</v>
+      </c>
+      <c r="B344" t="s">
+        <v>513</v>
+      </c>
+      <c r="C344" t="s">
+        <v>7</v>
+      </c>
+      <c r="D344">
+        <v>1758.18677446634</v>
+      </c>
+      <c r="E344" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A345" t="s">
+        <v>509</v>
+      </c>
+      <c r="B345" t="s">
+        <v>514</v>
+      </c>
+      <c r="C345" t="s">
+        <v>7</v>
+      </c>
+      <c r="D345">
+        <v>1155</v>
+      </c>
+      <c r="E345" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A346" t="s">
+        <v>515</v>
+      </c>
+      <c r="B346" t="s">
+        <v>516</v>
+      </c>
+      <c r="C346" t="s">
+        <v>7</v>
+      </c>
+      <c r="D346">
+        <v>1595</v>
+      </c>
+      <c r="E346" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A347" t="s">
+        <v>515</v>
+      </c>
+      <c r="B347" t="s">
+        <v>517</v>
+      </c>
+      <c r="C347" t="s">
+        <v>7</v>
+      </c>
+      <c r="D347">
+        <v>1425</v>
+      </c>
+      <c r="E347" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A348" t="s">
+        <v>518</v>
+      </c>
+      <c r="B348" t="s">
+        <v>259</v>
+      </c>
+      <c r="C348" t="s">
+        <v>7</v>
+      </c>
+      <c r="D348">
+        <v>1130</v>
+      </c>
+      <c r="E348" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A349" t="s">
+        <v>518</v>
+      </c>
+      <c r="B349" t="s">
+        <v>519</v>
+      </c>
+      <c r="C349" t="s">
+        <v>7</v>
+      </c>
+      <c r="D349">
+        <v>1000</v>
+      </c>
+      <c r="E349" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A350" t="s">
+        <v>518</v>
+      </c>
+      <c r="B350" t="s">
+        <v>520</v>
+      </c>
+      <c r="C350" t="s">
+        <v>7</v>
+      </c>
+      <c r="D350">
+        <v>1200</v>
+      </c>
+      <c r="E350" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A351" t="s">
+        <v>518</v>
+      </c>
+      <c r="B351" t="s">
+        <v>521</v>
+      </c>
+      <c r="C351" t="s">
+        <v>7</v>
+      </c>
+      <c r="D351">
+        <v>1000</v>
+      </c>
+      <c r="E351" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A352" t="s">
+        <v>522</v>
+      </c>
+      <c r="B352" t="s">
+        <v>523</v>
+      </c>
+      <c r="C352" t="s">
+        <v>26</v>
+      </c>
+      <c r="D352">
+        <v>673</v>
+      </c>
+      <c r="E352" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A353" t="s">
+        <v>524</v>
+      </c>
+      <c r="B353" t="s">
+        <v>525</v>
+      </c>
+      <c r="C353" t="s">
+        <v>26</v>
+      </c>
+      <c r="D353">
+        <v>669</v>
+      </c>
+      <c r="E353" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A354" t="s">
+        <v>524</v>
+      </c>
+      <c r="B354" t="s">
+        <v>526</v>
+      </c>
+      <c r="C354" t="s">
+        <v>26</v>
+      </c>
+      <c r="D354">
+        <v>535</v>
+      </c>
+      <c r="E354" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A355" t="s">
+        <v>524</v>
+      </c>
+      <c r="B355" t="s">
+        <v>527</v>
+      </c>
+      <c r="C355" t="s">
+        <v>26</v>
+      </c>
+      <c r="D355">
+        <v>805</v>
+      </c>
+      <c r="E355" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A356" t="s">
+        <v>518</v>
+      </c>
+      <c r="B356" t="s">
+        <v>528</v>
+      </c>
+      <c r="C356" t="s">
+        <v>7</v>
+      </c>
+      <c r="D356">
+        <v>1145</v>
+      </c>
+      <c r="E356" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A357" t="s">
+        <v>518</v>
+      </c>
+      <c r="B357" t="s">
+        <v>529</v>
+      </c>
+      <c r="C357" t="s">
+        <v>7</v>
+      </c>
+      <c r="D357">
+        <v>1000</v>
+      </c>
+      <c r="E357" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A358" t="s">
+        <v>518</v>
+      </c>
+      <c r="B358" t="s">
+        <v>530</v>
+      </c>
+      <c r="C358" t="s">
+        <v>7</v>
+      </c>
+      <c r="D358">
+        <v>1525</v>
+      </c>
+      <c r="E358" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A359" t="s">
+        <v>518</v>
+      </c>
+      <c r="B359" t="s">
+        <v>531</v>
+      </c>
+      <c r="C359" t="s">
+        <v>7</v>
+      </c>
+      <c r="D359">
+        <v>1460</v>
+      </c>
+      <c r="E359" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A360" t="s">
+        <v>518</v>
+      </c>
+      <c r="B360" t="s">
+        <v>532</v>
+      </c>
+      <c r="C360" t="s">
+        <v>7</v>
+      </c>
+      <c r="D360">
+        <v>1270</v>
+      </c>
+      <c r="E360" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A361" t="s">
+        <v>518</v>
+      </c>
+      <c r="B361" t="s">
+        <v>533</v>
+      </c>
+      <c r="C361" t="s">
+        <v>7</v>
+      </c>
+      <c r="D361">
+        <v>1370</v>
+      </c>
+      <c r="E361" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A362" t="s">
+        <v>534</v>
+      </c>
+      <c r="B362" t="s">
+        <v>535</v>
+      </c>
+      <c r="C362" t="s">
+        <v>7</v>
+      </c>
+      <c r="D362">
+        <v>1290</v>
+      </c>
+      <c r="E362" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A363" t="s">
+        <v>509</v>
+      </c>
+      <c r="B363" t="s">
+        <v>536</v>
+      </c>
+      <c r="C363" t="s">
+        <v>7</v>
+      </c>
+      <c r="D363">
+        <v>1315</v>
+      </c>
+      <c r="E363" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A364" t="s">
+        <v>509</v>
+      </c>
+      <c r="B364" t="s">
+        <v>537</v>
+      </c>
+      <c r="C364" t="s">
+        <v>7</v>
+      </c>
+      <c r="D364">
+        <v>1102</v>
+      </c>
+      <c r="E364" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A365" t="s">
+        <v>509</v>
+      </c>
+      <c r="B365" t="s">
+        <v>538</v>
+      </c>
+      <c r="C365" t="s">
+        <v>7</v>
+      </c>
+      <c r="D365">
+        <v>1030</v>
+      </c>
+      <c r="E365" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A366" t="s">
+        <v>509</v>
+      </c>
+      <c r="B366" t="s">
+        <v>539</v>
+      </c>
+      <c r="C366" t="s">
+        <v>7</v>
+      </c>
+      <c r="D366">
+        <v>1185</v>
+      </c>
+      <c r="E366" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A367" t="s">
+        <v>540</v>
+      </c>
+      <c r="B367" t="s">
+        <v>541</v>
+      </c>
+      <c r="C367" t="s">
+        <v>7</v>
+      </c>
+      <c r="D367">
+        <v>1085</v>
+      </c>
+      <c r="E367" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A368" t="s">
+        <v>542</v>
+      </c>
+      <c r="B368" t="s">
+        <v>543</v>
+      </c>
+      <c r="C368" t="s">
+        <v>7</v>
+      </c>
+      <c r="D368">
+        <v>1700</v>
+      </c>
+      <c r="E368" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A369" t="s">
+        <v>544</v>
+      </c>
+      <c r="B369" t="s">
+        <v>545</v>
+      </c>
+      <c r="C369" t="s">
+        <v>7</v>
+      </c>
+      <c r="D369">
+        <v>1475</v>
+      </c>
+      <c r="E369" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A370" t="s">
+        <v>544</v>
+      </c>
+      <c r="B370" t="s">
+        <v>546</v>
+      </c>
+      <c r="C370" t="s">
+        <v>7</v>
+      </c>
+      <c r="D370">
+        <v>1100</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A371" t="s">
+        <v>544</v>
+      </c>
+      <c r="B371" t="s">
+        <v>547</v>
+      </c>
+      <c r="C371" t="s">
+        <v>7</v>
+      </c>
+      <c r="D371">
+        <v>1257</v>
+      </c>
+      <c r="E371" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A372" t="s">
+        <v>548</v>
+      </c>
+      <c r="B372" t="s">
+        <v>549</v>
+      </c>
+      <c r="C372" t="s">
+        <v>7</v>
+      </c>
+      <c r="D372">
+        <v>1212.53</v>
+      </c>
+      <c r="E372" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A373" t="s">
+        <v>548</v>
+      </c>
+      <c r="B373" t="s">
+        <v>550</v>
+      </c>
+      <c r="C373" t="s">
+        <v>7</v>
+      </c>
+      <c r="D373">
+        <v>1168</v>
+      </c>
+      <c r="E373" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A374" t="s">
+        <v>548</v>
+      </c>
+      <c r="B374" t="s">
+        <v>551</v>
+      </c>
+      <c r="C374" t="s">
+        <v>7</v>
+      </c>
+      <c r="D374">
+        <v>1000</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A375" t="s">
+        <v>548</v>
+      </c>
+      <c r="B375" t="s">
+        <v>552</v>
+      </c>
+      <c r="C375" t="s">
+        <v>7</v>
+      </c>
+      <c r="D375">
+        <v>1015</v>
+      </c>
+      <c r="E375" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A376" t="s">
+        <v>548</v>
+      </c>
+      <c r="B376" t="s">
+        <v>553</v>
+      </c>
+      <c r="C376" t="s">
+        <v>7</v>
+      </c>
+      <c r="D376">
+        <v>1530</v>
+      </c>
+      <c r="E376" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A377" t="s">
+        <v>548</v>
+      </c>
+      <c r="B377" t="s">
+        <v>554</v>
+      </c>
+      <c r="C377" t="s">
+        <v>7</v>
+      </c>
+      <c r="D377">
+        <v>1070</v>
+      </c>
+      <c r="E377" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A378" t="s">
+        <v>548</v>
+      </c>
+      <c r="B378" t="s">
+        <v>555</v>
+      </c>
+      <c r="C378" t="s">
+        <v>7</v>
+      </c>
+      <c r="D378">
+        <v>1225</v>
+      </c>
+      <c r="E378" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A379" t="s">
+        <v>548</v>
+      </c>
+      <c r="B379" t="s">
+        <v>556</v>
+      </c>
+      <c r="C379" t="s">
+        <v>7</v>
+      </c>
+      <c r="D379">
+        <v>1003</v>
+      </c>
+      <c r="E379" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A380" t="s">
+        <v>548</v>
+      </c>
+      <c r="B380" t="s">
+        <v>557</v>
+      </c>
+      <c r="C380" t="s">
+        <v>7</v>
+      </c>
+      <c r="D380">
+        <v>1415</v>
+      </c>
+      <c r="E380" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A381" t="s">
+        <v>548</v>
+      </c>
+      <c r="B381" t="s">
+        <v>558</v>
+      </c>
+      <c r="C381" t="s">
+        <v>7</v>
+      </c>
+      <c r="D381">
+        <v>1005</v>
+      </c>
+      <c r="E381" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A382" t="s">
+        <v>548</v>
+      </c>
+      <c r="B382" t="s">
+        <v>559</v>
+      </c>
+      <c r="C382" t="s">
+        <v>7</v>
+      </c>
+      <c r="D382">
+        <v>1445</v>
+      </c>
+      <c r="E382" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A383" t="s">
+        <v>548</v>
+      </c>
+      <c r="B383" t="s">
+        <v>560</v>
+      </c>
+      <c r="C383" t="s">
+        <v>7</v>
+      </c>
+      <c r="D383">
+        <v>1640</v>
+      </c>
+      <c r="E383" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A384" t="s">
+        <v>548</v>
+      </c>
+      <c r="B384" t="s">
+        <v>561</v>
+      </c>
+      <c r="C384" t="s">
+        <v>7</v>
+      </c>
+      <c r="D384">
+        <v>1075</v>
+      </c>
+      <c r="E384" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A385" t="s">
+        <v>562</v>
+      </c>
+      <c r="B385" t="s">
+        <v>563</v>
+      </c>
+      <c r="C385" t="s">
+        <v>7</v>
+      </c>
+      <c r="D385">
+        <v>1240</v>
+      </c>
+      <c r="E385" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A386" t="s">
+        <v>564</v>
+      </c>
+      <c r="B386" t="s">
+        <v>155</v>
+      </c>
+      <c r="C386" t="s">
+        <v>26</v>
+      </c>
+      <c r="D386">
+        <v>550</v>
+      </c>
+      <c r="E386" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A387" t="s">
+        <v>565</v>
+      </c>
+      <c r="B387" t="s">
+        <v>566</v>
+      </c>
+      <c r="C387" t="s">
+        <v>7</v>
+      </c>
+      <c r="D387">
+        <v>1333</v>
+      </c>
+      <c r="E387" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A388" t="s">
+        <v>567</v>
+      </c>
+      <c r="B388" t="s">
+        <v>568</v>
+      </c>
+      <c r="C388" t="s">
+        <v>7</v>
+      </c>
+      <c r="D388">
+        <v>1365</v>
+      </c>
+      <c r="E388" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A389" t="s">
+        <v>569</v>
+      </c>
+      <c r="B389" t="s">
+        <v>570</v>
+      </c>
+      <c r="C389" t="s">
+        <v>26</v>
+      </c>
+      <c r="D389">
+        <v>555</v>
+      </c>
+      <c r="E389" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A390" t="s">
+        <v>571</v>
+      </c>
+      <c r="B390" t="s">
+        <v>572</v>
+      </c>
+      <c r="C390" t="s">
+        <v>7</v>
+      </c>
+      <c r="D390">
+        <v>1340</v>
+      </c>
+      <c r="E390" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A391" t="s">
+        <v>571</v>
+      </c>
+      <c r="B391" t="s">
+        <v>573</v>
+      </c>
+      <c r="C391" t="s">
+        <v>7</v>
+      </c>
+      <c r="D391">
+        <v>1000</v>
+      </c>
+      <c r="E391" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A392" t="s">
+        <v>571</v>
+      </c>
+      <c r="B392" t="s">
+        <v>574</v>
+      </c>
+      <c r="C392" t="s">
+        <v>7</v>
+      </c>
+      <c r="D392">
+        <v>1145</v>
+      </c>
+      <c r="E392" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A393" t="s">
+        <v>571</v>
+      </c>
+      <c r="B393" t="s">
+        <v>575</v>
+      </c>
+      <c r="C393" t="s">
+        <v>7</v>
+      </c>
+      <c r="D393">
+        <v>1110</v>
+      </c>
+      <c r="E393" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A394" t="s">
+        <v>571</v>
+      </c>
+      <c r="B394" t="s">
+        <v>576</v>
+      </c>
+      <c r="C394" t="s">
+        <v>7</v>
+      </c>
+      <c r="D394">
+        <v>1139.7900468954199</v>
+      </c>
+      <c r="E394" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A395" t="s">
+        <v>577</v>
+      </c>
+      <c r="B395" t="s">
+        <v>578</v>
+      </c>
+      <c r="C395" t="s">
+        <v>7</v>
+      </c>
+      <c r="D395">
+        <v>1102.5</v>
+      </c>
+      <c r="E395" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A396" t="s">
+        <v>579</v>
+      </c>
+      <c r="B396" t="s">
+        <v>580</v>
+      </c>
+      <c r="C396" t="s">
+        <v>7</v>
+      </c>
+      <c r="D396">
+        <v>1405</v>
+      </c>
+      <c r="E396" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A397" t="s">
+        <v>581</v>
+      </c>
+      <c r="B397" t="s">
+        <v>582</v>
+      </c>
+      <c r="C397" t="s">
+        <v>7</v>
+      </c>
+      <c r="D397">
+        <v>1179</v>
+      </c>
+      <c r="E397" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A398" t="s">
+        <v>583</v>
+      </c>
+      <c r="B398" t="s">
+        <v>584</v>
+      </c>
+      <c r="C398" t="s">
+        <v>7</v>
+      </c>
+      <c r="D398">
+        <v>1388</v>
+      </c>
+      <c r="E398" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A399" t="s">
+        <v>585</v>
+      </c>
+      <c r="B399" t="s">
+        <v>586</v>
+      </c>
+      <c r="C399" t="s">
+        <v>7</v>
+      </c>
+      <c r="D399">
+        <v>1300</v>
+      </c>
+      <c r="E399" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A400" t="s">
+        <v>587</v>
+      </c>
+      <c r="B400" t="s">
+        <v>588</v>
+      </c>
+      <c r="C400" t="s">
+        <v>7</v>
+      </c>
+      <c r="D400">
+        <v>1255</v>
+      </c>
+      <c r="E400" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A401" t="s">
+        <v>589</v>
+      </c>
+      <c r="B401" t="s">
+        <v>590</v>
+      </c>
+      <c r="C401" t="s">
+        <v>26</v>
+      </c>
+      <c r="D401">
+        <v>835</v>
+      </c>
+      <c r="E401" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A402" t="s">
+        <v>591</v>
+      </c>
+      <c r="B402" t="s">
+        <v>592</v>
+      </c>
+      <c r="C402" t="s">
+        <v>7</v>
+      </c>
+      <c r="D402">
+        <v>1495</v>
+      </c>
+      <c r="E402" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A403" t="s">
+        <v>593</v>
+      </c>
+      <c r="B403" t="s">
+        <v>594</v>
+      </c>
+      <c r="C403" t="s">
+        <v>7</v>
+      </c>
+      <c r="D403">
+        <v>1200</v>
+      </c>
+      <c r="E403" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A404" t="s">
+        <v>593</v>
+      </c>
+      <c r="B404" t="s">
+        <v>595</v>
+      </c>
+      <c r="C404" t="s">
+        <v>7</v>
+      </c>
+      <c r="D404">
+        <v>1450</v>
+      </c>
+      <c r="E404" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A405" t="s">
+        <v>593</v>
+      </c>
+      <c r="B405" t="s">
+        <v>596</v>
+      </c>
+      <c r="C405" t="s">
+        <v>7</v>
+      </c>
+      <c r="D405">
+        <v>1477</v>
+      </c>
+      <c r="E405" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A406" t="s">
+        <v>597</v>
+      </c>
+      <c r="B406" t="s">
+        <v>598</v>
+      </c>
+      <c r="C406" t="s">
+        <v>7</v>
+      </c>
+      <c r="D406">
+        <v>1145</v>
+      </c>
+      <c r="E406" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A407" t="s">
+        <v>597</v>
+      </c>
+      <c r="B407" t="s">
+        <v>599</v>
+      </c>
+      <c r="C407" t="s">
+        <v>7</v>
+      </c>
+      <c r="D407">
+        <v>1214</v>
+      </c>
+      <c r="E407" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A408" t="s">
+        <v>600</v>
+      </c>
+      <c r="B408" t="s">
+        <v>601</v>
+      </c>
+      <c r="C408" t="s">
+        <v>7</v>
+      </c>
+      <c r="D408">
+        <v>1125</v>
+      </c>
+      <c r="E408" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A409" t="s">
+        <v>602</v>
+      </c>
+      <c r="B409" t="s">
+        <v>603</v>
+      </c>
+      <c r="C409" t="s">
+        <v>7</v>
+      </c>
+      <c r="D409">
+        <v>1175</v>
+      </c>
+      <c r="E409" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A410" t="s">
+        <v>602</v>
+      </c>
+      <c r="B410" t="s">
+        <v>604</v>
+      </c>
+      <c r="C410" t="s">
+        <v>7</v>
+      </c>
+      <c r="D410">
+        <v>1305</v>
+      </c>
+      <c r="E410" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A411" t="s">
+        <v>602</v>
+      </c>
+      <c r="B411" t="s">
+        <v>605</v>
+      </c>
+      <c r="C411" t="s">
+        <v>7</v>
+      </c>
+      <c r="D411">
+        <v>1085</v>
+      </c>
+      <c r="E411" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A412" t="s">
+        <v>606</v>
+      </c>
+      <c r="B412" t="s">
+        <v>607</v>
+      </c>
+      <c r="C412" t="s">
+        <v>7</v>
+      </c>
+      <c r="D412">
+        <v>1100</v>
+      </c>
+      <c r="E412" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A413" t="s">
+        <v>608</v>
+      </c>
+      <c r="B413" t="s">
+        <v>609</v>
+      </c>
+      <c r="C413" t="s">
+        <v>7</v>
+      </c>
+      <c r="D413">
+        <v>1020</v>
+      </c>
+      <c r="E413" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A414" t="s">
+        <v>608</v>
+      </c>
+      <c r="B414" t="s">
+        <v>610</v>
+      </c>
+      <c r="C414" t="s">
+        <v>7</v>
+      </c>
+      <c r="D414">
+        <v>1890</v>
+      </c>
+      <c r="E414" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A415" t="s">
+        <v>608</v>
+      </c>
+      <c r="B415" t="s">
+        <v>611</v>
+      </c>
+      <c r="C415" t="s">
+        <v>7</v>
+      </c>
+      <c r="D415">
+        <v>1105</v>
+      </c>
+      <c r="E415" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A416" t="s">
+        <v>608</v>
+      </c>
+      <c r="B416" t="s">
+        <v>612</v>
+      </c>
+      <c r="C416" t="s">
+        <v>7</v>
+      </c>
+      <c r="D416">
+        <v>1175</v>
+      </c>
+      <c r="E416" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A417" t="s">
+        <v>613</v>
+      </c>
+      <c r="B417" t="s">
+        <v>614</v>
+      </c>
+      <c r="C417" t="s">
+        <v>7</v>
+      </c>
+      <c r="D417">
+        <v>1440</v>
+      </c>
+      <c r="E417" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A418" t="s">
+        <v>606</v>
+      </c>
+      <c r="B418" t="s">
+        <v>615</v>
+      </c>
+      <c r="C418" t="s">
+        <v>7</v>
+      </c>
+      <c r="D418">
+        <v>1035</v>
+      </c>
+      <c r="E418" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A419" t="s">
+        <v>606</v>
+      </c>
+      <c r="B419" t="s">
+        <v>616</v>
+      </c>
+      <c r="C419" t="s">
+        <v>7</v>
+      </c>
+      <c r="D419">
+        <v>1200</v>
+      </c>
+      <c r="E419" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A420" t="s">
+        <v>617</v>
+      </c>
+      <c r="B420" t="s">
+        <v>618</v>
+      </c>
+      <c r="C420" t="s">
+        <v>7</v>
+      </c>
+      <c r="D420">
+        <v>1050</v>
+      </c>
+      <c r="E420" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A421" t="s">
+        <v>617</v>
+      </c>
+      <c r="B421" t="s">
+        <v>619</v>
+      </c>
+      <c r="C421" t="s">
+        <v>7</v>
+      </c>
+      <c r="D421">
+        <v>1225</v>
+      </c>
+      <c r="E421" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A422" t="s">
+        <v>620</v>
+      </c>
+      <c r="B422" t="s">
+        <v>621</v>
+      </c>
+      <c r="C422" t="s">
+        <v>7</v>
+      </c>
+      <c r="D422">
+        <v>1234.576</v>
+      </c>
+      <c r="E422" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A423" t="s">
+        <v>622</v>
+      </c>
+      <c r="B423" t="s">
+        <v>623</v>
+      </c>
+      <c r="C423" t="s">
+        <v>7</v>
+      </c>
+      <c r="D423">
+        <v>1175</v>
+      </c>
+      <c r="E423" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A424" t="s">
+        <v>622</v>
+      </c>
+      <c r="B424" t="s">
+        <v>623</v>
+      </c>
+      <c r="C424" t="s">
+        <v>7</v>
+      </c>
+      <c r="D424">
+        <v>1235</v>
+      </c>
+      <c r="E424" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A425" t="s">
+        <v>624</v>
+      </c>
+      <c r="B425" t="s">
+        <v>625</v>
+      </c>
+      <c r="C425" t="s">
+        <v>7</v>
+      </c>
+      <c r="D425">
+        <v>1080</v>
+      </c>
+      <c r="E425" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A426" t="s">
+        <v>626</v>
+      </c>
+      <c r="B426" t="s">
+        <v>627</v>
+      </c>
+      <c r="C426" t="s">
+        <v>7</v>
+      </c>
+      <c r="D426">
+        <v>1410</v>
+      </c>
+      <c r="E426" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A427" t="s">
+        <v>628</v>
+      </c>
+      <c r="B427" t="s">
+        <v>629</v>
+      </c>
+      <c r="C427" t="s">
+        <v>26</v>
+      </c>
+      <c r="D427">
+        <v>690</v>
+      </c>
+      <c r="E427" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A428" t="s">
+        <v>628</v>
+      </c>
+      <c r="B428" t="s">
+        <v>630</v>
+      </c>
+      <c r="C428" t="s">
+        <v>26</v>
+      </c>
+      <c r="D428">
+        <v>720</v>
+      </c>
+      <c r="E428" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A429" t="s">
+        <v>628</v>
+      </c>
+      <c r="B429" t="s">
+        <v>631</v>
+      </c>
+      <c r="C429" t="s">
+        <v>26</v>
+      </c>
+      <c r="D429">
+        <v>599</v>
+      </c>
+      <c r="E429" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A430" t="s">
+        <v>628</v>
+      </c>
+      <c r="B430" t="s">
+        <v>632</v>
+      </c>
+      <c r="C430" t="s">
+        <v>26</v>
+      </c>
+      <c r="D430">
+        <v>867</v>
+      </c>
+      <c r="E430" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A431" t="s">
+        <v>628</v>
+      </c>
+      <c r="B431" t="s">
+        <v>633</v>
+      </c>
+      <c r="C431" t="s">
+        <v>26</v>
+      </c>
+      <c r="D431">
+        <v>735</v>
+      </c>
+      <c r="E431" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A432" t="s">
+        <v>634</v>
+      </c>
+      <c r="B432" t="s">
+        <v>635</v>
+      </c>
+      <c r="C432" t="s">
+        <v>7</v>
+      </c>
+      <c r="D432">
+        <v>1278</v>
+      </c>
+      <c r="E432" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A433" t="s">
+        <v>636</v>
+      </c>
+      <c r="B433" t="s">
+        <v>637</v>
+      </c>
+      <c r="C433" t="s">
+        <v>7</v>
+      </c>
+      <c r="D433">
+        <v>1010</v>
+      </c>
+      <c r="E433" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A434" t="s">
+        <v>638</v>
+      </c>
+      <c r="B434" t="s">
+        <v>639</v>
+      </c>
+      <c r="C434" t="s">
+        <v>26</v>
+      </c>
+      <c r="D434">
+        <v>685</v>
+      </c>
+      <c r="E434" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A435" t="s">
+        <v>638</v>
+      </c>
+      <c r="B435" t="s">
+        <v>640</v>
+      </c>
+      <c r="C435" t="s">
+        <v>26</v>
+      </c>
+      <c r="D435">
+        <v>530</v>
+      </c>
+      <c r="E435" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A436" t="s">
+        <v>638</v>
+      </c>
+      <c r="B436" t="s">
+        <v>641</v>
+      </c>
+      <c r="C436" t="s">
+        <v>26</v>
+      </c>
+      <c r="D436">
+        <v>520</v>
+      </c>
+      <c r="E436" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A437" t="s">
+        <v>638</v>
+      </c>
+      <c r="B437" t="s">
+        <v>642</v>
+      </c>
+      <c r="C437" t="s">
+        <v>26</v>
+      </c>
+      <c r="D437">
+        <v>850</v>
+      </c>
+      <c r="E437" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A438" t="s">
+        <v>643</v>
+      </c>
+      <c r="B438" t="s">
+        <v>644</v>
+      </c>
+      <c r="C438" t="s">
+        <v>26</v>
+      </c>
+      <c r="D438">
+        <v>500</v>
+      </c>
+      <c r="E438" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A439" t="s">
+        <v>645</v>
+      </c>
+      <c r="B439" t="s">
+        <v>646</v>
+      </c>
+      <c r="C439" t="s">
+        <v>7</v>
+      </c>
+      <c r="D439">
+        <v>1215</v>
+      </c>
+      <c r="E439" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A440" t="s">
+        <v>647</v>
+      </c>
+      <c r="B440" t="s">
+        <v>648</v>
+      </c>
+      <c r="C440" t="s">
+        <v>26</v>
+      </c>
+      <c r="D440">
+        <v>593</v>
+      </c>
+      <c r="E440" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A441" t="s">
+        <v>647</v>
+      </c>
+      <c r="B441" t="s">
+        <v>649</v>
+      </c>
+      <c r="C441" t="s">
+        <v>26</v>
+      </c>
+      <c r="D441">
+        <v>770</v>
+      </c>
+      <c r="E441" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A442" t="s">
+        <v>647</v>
+      </c>
+      <c r="B442" t="s">
+        <v>650</v>
+      </c>
+      <c r="C442" t="s">
+        <v>26</v>
+      </c>
+      <c r="D442">
+        <v>580</v>
+      </c>
+      <c r="E442" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A443" t="s">
+        <v>651</v>
+      </c>
+      <c r="B443" t="s">
+        <v>652</v>
+      </c>
+      <c r="C443" t="s">
+        <v>7</v>
+      </c>
+      <c r="D443">
+        <v>1235</v>
+      </c>
+      <c r="E443" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A444" t="s">
+        <v>651</v>
+      </c>
+      <c r="B444" t="s">
+        <v>653</v>
+      </c>
+      <c r="C444" t="s">
+        <v>7</v>
+      </c>
+      <c r="D444">
+        <v>1300</v>
+      </c>
+      <c r="E444" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A445" t="s">
+        <v>651</v>
+      </c>
+      <c r="B445" t="s">
+        <v>654</v>
+      </c>
+      <c r="C445" t="s">
+        <v>7</v>
+      </c>
+      <c r="D445">
+        <v>1543.2360402839399</v>
+      </c>
+      <c r="E445" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A446" t="s">
+        <v>651</v>
+      </c>
+      <c r="B446" t="s">
+        <v>655</v>
+      </c>
+      <c r="C446" t="s">
+        <v>7</v>
+      </c>
+      <c r="D446">
+        <v>1335</v>
+      </c>
+      <c r="E446" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A447" t="s">
+        <v>651</v>
+      </c>
+      <c r="B447" t="s">
+        <v>656</v>
+      </c>
+      <c r="C447" t="s">
+        <v>7</v>
+      </c>
+      <c r="D447">
+        <v>1130</v>
+      </c>
+      <c r="E447" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A448" t="s">
+        <v>651</v>
+      </c>
+      <c r="B448" t="s">
+        <v>657</v>
+      </c>
+      <c r="C448" t="s">
+        <v>7</v>
+      </c>
+      <c r="D448">
+        <v>1322</v>
+      </c>
+      <c r="E448" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A449" t="s">
+        <v>651</v>
+      </c>
+      <c r="B449" t="s">
+        <v>658</v>
+      </c>
+      <c r="C449" t="s">
+        <v>7</v>
+      </c>
+      <c r="D449">
+        <v>1025</v>
+      </c>
+      <c r="E449" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A450" t="s">
+        <v>651</v>
+      </c>
+      <c r="B450" t="s">
+        <v>659</v>
+      </c>
+      <c r="C450" t="s">
+        <v>7</v>
+      </c>
+      <c r="D450">
+        <v>1190</v>
+      </c>
+      <c r="E450" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A451" t="s">
+        <v>651</v>
+      </c>
+      <c r="B451" t="s">
+        <v>660</v>
+      </c>
+      <c r="C451" t="s">
+        <v>7</v>
+      </c>
+      <c r="D451">
+        <v>1031</v>
+      </c>
+      <c r="E451" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A452" t="s">
+        <v>651</v>
+      </c>
+      <c r="B452" t="s">
+        <v>661</v>
+      </c>
+      <c r="C452" t="s">
+        <v>7</v>
+      </c>
+      <c r="D452">
+        <v>1000</v>
+      </c>
+      <c r="E452" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A453" t="s">
+        <v>651</v>
+      </c>
+      <c r="B453" t="s">
+        <v>662</v>
+      </c>
+      <c r="C453" t="s">
+        <v>7</v>
+      </c>
+      <c r="D453">
+        <v>1045.5</v>
+      </c>
+      <c r="E453" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A454" t="s">
+        <v>663</v>
+      </c>
+      <c r="B454" t="s">
+        <v>664</v>
+      </c>
+      <c r="C454" t="s">
+        <v>7</v>
+      </c>
+      <c r="D454">
+        <v>1110</v>
+      </c>
+      <c r="E454" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A455" t="s">
+        <v>665</v>
+      </c>
+      <c r="B455" t="s">
+        <v>666</v>
+      </c>
+      <c r="C455" t="s">
+        <v>26</v>
+      </c>
+      <c r="D455">
+        <v>916</v>
+      </c>
+      <c r="E455" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A456" t="s">
+        <v>667</v>
+      </c>
+      <c r="B456" t="s">
+        <v>668</v>
+      </c>
+      <c r="C456" t="s">
+        <v>7</v>
+      </c>
+      <c r="D456">
+        <v>1495</v>
+      </c>
+      <c r="E456" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A457" t="s">
+        <v>667</v>
+      </c>
+      <c r="B457" t="s">
+        <v>669</v>
+      </c>
+      <c r="C457" t="s">
+        <v>7</v>
+      </c>
+      <c r="D457">
+        <v>1698</v>
+      </c>
+      <c r="E457" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A458" t="s">
+        <v>670</v>
+      </c>
+      <c r="B458" t="s">
+        <v>671</v>
+      </c>
+      <c r="C458" t="s">
+        <v>26</v>
+      </c>
+      <c r="D458">
+        <v>602</v>
+      </c>
+      <c r="E458" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A459" t="s">
+        <v>672</v>
+      </c>
+      <c r="B459" t="s">
+        <v>673</v>
+      </c>
+      <c r="C459" t="s">
+        <v>26</v>
+      </c>
+      <c r="D459">
+        <v>557</v>
+      </c>
+      <c r="E459" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A460" t="s">
+        <v>672</v>
+      </c>
+      <c r="B460" t="s">
+        <v>674</v>
+      </c>
+      <c r="C460" t="s">
+        <v>26</v>
+      </c>
+      <c r="D460">
+        <v>745</v>
+      </c>
+      <c r="E460" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A461" t="s">
+        <v>675</v>
+      </c>
+      <c r="B461" t="s">
+        <v>676</v>
+      </c>
+      <c r="C461" t="s">
+        <v>7</v>
+      </c>
+      <c r="D461">
+        <v>1495</v>
+      </c>
+      <c r="E461" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A462" t="s">
+        <v>677</v>
+      </c>
+      <c r="B462" t="s">
+        <v>678</v>
+      </c>
+      <c r="C462" t="s">
+        <v>7</v>
+      </c>
+      <c r="D462">
+        <v>1335</v>
+      </c>
+      <c r="E462" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A463" t="s">
+        <v>679</v>
+      </c>
+      <c r="B463" t="s">
+        <v>680</v>
+      </c>
+      <c r="C463" t="s">
+        <v>26</v>
+      </c>
+      <c r="D463">
+        <v>780</v>
+      </c>
+      <c r="E463" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A464" t="s">
+        <v>681</v>
+      </c>
+      <c r="B464" t="s">
+        <v>682</v>
+      </c>
+      <c r="C464" t="s">
+        <v>7</v>
+      </c>
+      <c r="D464">
+        <v>1866</v>
+      </c>
+      <c r="E464" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A465" t="s">
+        <v>681</v>
+      </c>
+      <c r="B465" t="s">
+        <v>683</v>
+      </c>
+      <c r="C465" t="s">
+        <v>7</v>
+      </c>
+      <c r="D465">
+        <v>1901</v>
+      </c>
+      <c r="E465" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A466" t="s">
+        <v>684</v>
+      </c>
+      <c r="B466" t="s">
+        <v>685</v>
+      </c>
+      <c r="C466" t="s">
+        <v>7</v>
+      </c>
+      <c r="D466">
+        <v>1268</v>
+      </c>
+      <c r="E466" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A467" t="s">
+        <v>684</v>
+      </c>
+      <c r="B467" t="s">
+        <v>686</v>
+      </c>
+      <c r="C467" t="s">
+        <v>7</v>
+      </c>
+      <c r="D467">
+        <v>1015</v>
+      </c>
+      <c r="E467" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A468" t="s">
+        <v>684</v>
+      </c>
+      <c r="B468" t="s">
+        <v>687</v>
+      </c>
+      <c r="C468" t="s">
+        <v>7</v>
+      </c>
+      <c r="D468">
+        <v>1444</v>
+      </c>
+      <c r="E468" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A469" t="s">
+        <v>688</v>
+      </c>
+      <c r="B469" t="s">
+        <v>689</v>
+      </c>
+      <c r="C469" t="s">
+        <v>7</v>
+      </c>
+      <c r="D469">
+        <v>1145</v>
+      </c>
+      <c r="E469" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A470" t="s">
+        <v>690</v>
+      </c>
+      <c r="B470" t="s">
+        <v>691</v>
+      </c>
+      <c r="C470" t="s">
+        <v>7</v>
+      </c>
+      <c r="D470">
+        <v>1485</v>
+      </c>
+      <c r="E470" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A471" t="s">
+        <v>690</v>
+      </c>
+      <c r="B471" t="s">
+        <v>692</v>
+      </c>
+      <c r="C471" t="s">
+        <v>7</v>
+      </c>
+      <c r="D471">
+        <v>1145</v>
+      </c>
+      <c r="E471" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A472" t="s">
+        <v>690</v>
+      </c>
+      <c r="B472" t="s">
+        <v>692</v>
+      </c>
+      <c r="C472" t="s">
+        <v>7</v>
+      </c>
+      <c r="D472">
+        <v>1115</v>
+      </c>
+      <c r="E472" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A473" t="s">
+        <v>690</v>
+      </c>
+      <c r="B473" t="s">
+        <v>693</v>
+      </c>
+      <c r="C473" t="s">
+        <v>7</v>
+      </c>
+      <c r="D473">
+        <v>1521.174</v>
+      </c>
+      <c r="E473" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A474" t="s">
+        <v>694</v>
+      </c>
+      <c r="B474" t="s">
+        <v>695</v>
+      </c>
+      <c r="C474" t="s">
+        <v>7</v>
+      </c>
+      <c r="D474">
+        <v>1525</v>
+      </c>
+      <c r="E474" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A475" t="s">
+        <v>696</v>
+      </c>
+      <c r="B475" t="s">
+        <v>697</v>
+      </c>
+      <c r="C475" t="s">
+        <v>7</v>
+      </c>
+      <c r="D475">
+        <v>1025</v>
+      </c>
+      <c r="E475" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A476" t="s">
+        <v>698</v>
+      </c>
+      <c r="B476" t="s">
+        <v>699</v>
+      </c>
+      <c r="C476" t="s">
+        <v>7</v>
+      </c>
+      <c r="D476">
+        <v>1451</v>
+      </c>
+      <c r="E476" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A477" t="s">
+        <v>700</v>
+      </c>
+      <c r="B477" t="s">
+        <v>701</v>
+      </c>
+      <c r="C477" t="s">
+        <v>7</v>
+      </c>
+      <c r="D477">
+        <v>1416</v>
+      </c>
+      <c r="E477" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A478" t="s">
+        <v>702</v>
+      </c>
+      <c r="B478" t="s">
+        <v>703</v>
+      </c>
+      <c r="C478" t="s">
+        <v>7</v>
+      </c>
+      <c r="D478">
+        <v>1000</v>
+      </c>
+      <c r="E478" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A479" t="s">
+        <v>704</v>
+      </c>
+      <c r="B479" t="s">
+        <v>705</v>
+      </c>
+      <c r="C479" t="s">
+        <v>7</v>
+      </c>
+      <c r="D479">
+        <v>1480</v>
+      </c>
+      <c r="E479" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A480" t="s">
+        <v>706</v>
+      </c>
+      <c r="B480" t="s">
+        <v>707</v>
+      </c>
+      <c r="C480" t="s">
+        <v>7</v>
+      </c>
+      <c r="D480">
+        <v>1220</v>
+      </c>
+      <c r="E480" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A481" t="s">
+        <v>708</v>
+      </c>
+      <c r="B481" t="s">
+        <v>709</v>
+      </c>
+      <c r="C481" t="s">
+        <v>26</v>
+      </c>
+      <c r="D481">
+        <v>754</v>
+      </c>
+      <c r="E481" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A482" t="s">
+        <v>710</v>
+      </c>
+      <c r="B482" t="s">
+        <v>711</v>
+      </c>
+      <c r="C482" t="s">
+        <v>7</v>
+      </c>
+      <c r="D482">
+        <v>1069</v>
+      </c>
+      <c r="E482" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A483" t="s">
+        <v>712</v>
+      </c>
+      <c r="B483" t="s">
+        <v>713</v>
+      </c>
+      <c r="C483" t="s">
+        <v>7</v>
+      </c>
+      <c r="D483">
+        <v>1377.875</v>
+      </c>
+      <c r="E483" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A484" t="s">
+        <v>714</v>
+      </c>
+      <c r="B484" t="s">
+        <v>275</v>
+      </c>
+      <c r="C484" t="s">
+        <v>26</v>
+      </c>
+      <c r="D484">
+        <v>515</v>
+      </c>
+      <c r="E484" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A485" t="s">
+        <v>715</v>
+      </c>
+      <c r="B485" t="s">
+        <v>716</v>
+      </c>
+      <c r="C485" t="s">
+        <v>7</v>
+      </c>
+      <c r="D485">
+        <v>1470</v>
+      </c>
+      <c r="E485" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A486" t="s">
+        <v>715</v>
+      </c>
+      <c r="B486" t="s">
+        <v>717</v>
+      </c>
+      <c r="C486" t="s">
+        <v>7</v>
+      </c>
+      <c r="D486">
+        <v>1191</v>
+      </c>
+      <c r="E486" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A487" t="s">
+        <v>715</v>
+      </c>
+      <c r="B487" t="s">
+        <v>718</v>
+      </c>
+      <c r="C487" t="s">
+        <v>7</v>
+      </c>
+      <c r="D487">
+        <v>1305</v>
+      </c>
+      <c r="E487" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A488" t="s">
+        <v>715</v>
+      </c>
+      <c r="B488" t="s">
+        <v>719</v>
+      </c>
+      <c r="C488" t="s">
+        <v>7</v>
+      </c>
+      <c r="D488">
+        <v>1455</v>
+      </c>
+      <c r="E488" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A489" t="s">
+        <v>715</v>
+      </c>
+      <c r="B489" t="s">
+        <v>720</v>
+      </c>
+      <c r="C489" t="s">
+        <v>7</v>
+      </c>
+      <c r="D489">
+        <v>1300</v>
+      </c>
+      <c r="E489" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A490" t="s">
+        <v>721</v>
+      </c>
+      <c r="B490" t="s">
+        <v>713</v>
+      </c>
+      <c r="C490" t="s">
+        <v>7</v>
+      </c>
+      <c r="D490">
+        <v>1210</v>
+      </c>
+      <c r="E490" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A491" t="s">
+        <v>722</v>
+      </c>
+      <c r="B491" t="s">
+        <v>723</v>
+      </c>
+      <c r="C491" t="s">
+        <v>7</v>
+      </c>
+      <c r="D491">
+        <v>1155</v>
+      </c>
+      <c r="E491" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A492" t="s">
+        <v>724</v>
+      </c>
+      <c r="B492" t="s">
+        <v>725</v>
+      </c>
+      <c r="C492" t="s">
+        <v>7</v>
+      </c>
+      <c r="D492">
+        <v>1255</v>
+      </c>
+      <c r="E492" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A493" t="s">
+        <v>724</v>
+      </c>
+      <c r="B493" t="s">
+        <v>726</v>
+      </c>
+      <c r="C493" t="s">
+        <v>7</v>
+      </c>
+      <c r="D493">
+        <v>1045</v>
+      </c>
+      <c r="E493" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A494" t="s">
+        <v>727</v>
+      </c>
+      <c r="B494" t="s">
+        <v>728</v>
+      </c>
+      <c r="C494" t="s">
+        <v>7</v>
+      </c>
+      <c r="D494">
+        <v>1330</v>
+      </c>
+      <c r="E494" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A495" t="s">
+        <v>729</v>
+      </c>
+      <c r="B495" t="s">
+        <v>730</v>
+      </c>
+      <c r="C495" t="s">
+        <v>7</v>
+      </c>
+      <c r="D495">
+        <v>1360</v>
+      </c>
+      <c r="E495" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A496" t="s">
+        <v>729</v>
+      </c>
+      <c r="B496" t="s">
+        <v>731</v>
+      </c>
+      <c r="C496" t="s">
+        <v>7</v>
+      </c>
+      <c r="D496">
+        <v>1465</v>
+      </c>
+      <c r="E496" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A497" t="s">
+        <v>732</v>
+      </c>
+      <c r="B497" t="s">
+        <v>733</v>
+      </c>
+      <c r="C497" t="s">
+        <v>26</v>
+      </c>
+      <c r="D497">
+        <v>612</v>
+      </c>
+      <c r="E497" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A498" t="s">
+        <v>734</v>
+      </c>
+      <c r="B498" t="s">
+        <v>735</v>
+      </c>
+      <c r="C498" t="s">
+        <v>7</v>
+      </c>
+      <c r="D498">
+        <v>1155</v>
+      </c>
+      <c r="E498" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A499" t="s">
+        <v>736</v>
+      </c>
+      <c r="B499" t="s">
+        <v>737</v>
+      </c>
+      <c r="C499" t="s">
+        <v>7</v>
+      </c>
+      <c r="D499">
+        <v>1220</v>
+      </c>
+      <c r="E499" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A500" t="s">
+        <v>738</v>
+      </c>
+      <c r="B500" t="s">
+        <v>739</v>
+      </c>
+      <c r="C500" t="s">
+        <v>7</v>
+      </c>
+      <c r="D500">
+        <v>1055</v>
+      </c>
+      <c r="E500" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A501" t="s">
+        <v>740</v>
+      </c>
+      <c r="B501" t="s">
+        <v>741</v>
+      </c>
+      <c r="C501" t="s">
+        <v>7</v>
+      </c>
+      <c r="D501">
+        <v>1005</v>
+      </c>
+      <c r="E501" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A502" t="s">
+        <v>742</v>
+      </c>
+      <c r="B502" t="s">
+        <v>743</v>
+      </c>
+      <c r="C502" t="s">
+        <v>7</v>
+      </c>
+      <c r="D502">
+        <v>1045</v>
+      </c>
+      <c r="E502" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A503" t="s">
+        <v>744</v>
+      </c>
+      <c r="B503" t="s">
+        <v>745</v>
+      </c>
+      <c r="C503" t="s">
+        <v>7</v>
+      </c>
+      <c r="D503">
+        <v>1180</v>
+      </c>
+      <c r="E503" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A504" t="s">
+        <v>746</v>
+      </c>
+      <c r="B504" t="s">
+        <v>747</v>
+      </c>
+      <c r="C504" t="s">
+        <v>7</v>
+      </c>
+      <c r="D504">
+        <v>1035</v>
+      </c>
+      <c r="E504" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A505" t="s">
+        <v>746</v>
+      </c>
+      <c r="B505" t="s">
+        <v>748</v>
+      </c>
+      <c r="C505" t="s">
+        <v>7</v>
+      </c>
+      <c r="D505">
+        <v>1411</v>
+      </c>
+      <c r="E505" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A506" t="s">
+        <v>749</v>
+      </c>
+      <c r="B506" t="s">
+        <v>747</v>
+      </c>
+      <c r="C506" t="s">
+        <v>7</v>
+      </c>
+      <c r="D506">
+        <v>1085</v>
+      </c>
+      <c r="E506" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A507" t="s">
+        <v>746</v>
+      </c>
+      <c r="B507" t="s">
+        <v>750</v>
+      </c>
+      <c r="C507" t="s">
+        <v>7</v>
+      </c>
+      <c r="D507">
+        <v>1100</v>
+      </c>
+      <c r="E507" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A508" t="s">
+        <v>746</v>
+      </c>
+      <c r="B508" t="s">
+        <v>751</v>
+      </c>
+      <c r="C508" t="s">
+        <v>7</v>
+      </c>
+      <c r="D508">
+        <v>1135</v>
+      </c>
+      <c r="E508" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A509" t="s">
+        <v>746</v>
+      </c>
+      <c r="B509" t="s">
+        <v>752</v>
+      </c>
+      <c r="C509" t="s">
+        <v>7</v>
+      </c>
+      <c r="D509">
+        <v>1130</v>
+      </c>
+      <c r="E509" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A510" t="s">
+        <v>746</v>
+      </c>
+      <c r="B510" t="s">
+        <v>753</v>
+      </c>
+      <c r="C510" t="s">
+        <v>7</v>
+      </c>
+      <c r="D510">
+        <v>1125</v>
+      </c>
+      <c r="E510" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A511" t="s">
+        <v>754</v>
+      </c>
+      <c r="B511" t="s">
+        <v>755</v>
+      </c>
+      <c r="C511" t="s">
+        <v>7</v>
+      </c>
+      <c r="D511">
+        <v>1025</v>
+      </c>
+      <c r="E511" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A512" t="s">
+        <v>756</v>
+      </c>
+      <c r="B512" t="s">
+        <v>757</v>
+      </c>
+      <c r="C512" t="s">
+        <v>7</v>
+      </c>
+      <c r="D512">
         <v>1245</v>
       </c>
-      <c r="F3" t="s">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="E512" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="513" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A513" t="s">
+        <v>758</v>
+      </c>
+      <c r="B513" t="s">
+        <v>759</v>
+      </c>
+      <c r="C513" t="s">
+        <v>26</v>
+      </c>
+      <c r="D513">
+        <v>510</v>
+      </c>
+      <c r="E513" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="514" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A514" t="s">
+        <v>760</v>
+      </c>
+      <c r="B514" t="s">
+        <v>761</v>
+      </c>
+      <c r="C514" t="s">
+        <v>7</v>
+      </c>
+      <c r="D514">
+        <v>1048</v>
+      </c>
+      <c r="E514" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="515" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A515" t="s">
+        <v>762</v>
+      </c>
+      <c r="B515" t="s">
+        <v>763</v>
+      </c>
+      <c r="C515" t="s">
+        <v>7</v>
+      </c>
+      <c r="D515">
+        <v>1064</v>
+      </c>
+      <c r="E515" t="s">
         <v>14</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4">
+    </row>
+    <row r="516" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A516" t="s">
+        <v>764</v>
+      </c>
+      <c r="B516" t="s">
+        <v>765</v>
+      </c>
+      <c r="C516" t="s">
+        <v>7</v>
+      </c>
+      <c r="D516">
+        <v>1655</v>
+      </c>
+      <c r="E516" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A517" t="s">
+        <v>766</v>
+      </c>
+      <c r="B517" t="s">
+        <v>767</v>
+      </c>
+      <c r="C517" t="s">
+        <v>7</v>
+      </c>
+      <c r="D517">
+        <v>1300</v>
+      </c>
+      <c r="E517" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="518" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A518" t="s">
+        <v>768</v>
+      </c>
+      <c r="B518" t="s">
+        <v>769</v>
+      </c>
+      <c r="C518" t="s">
+        <v>26</v>
+      </c>
+      <c r="D518">
+        <v>692</v>
+      </c>
+      <c r="E518" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A519" t="s">
+        <v>770</v>
+      </c>
+      <c r="B519" t="s">
+        <v>771</v>
+      </c>
+      <c r="C519" t="s">
+        <v>26</v>
+      </c>
+      <c r="D519">
+        <v>515</v>
+      </c>
+      <c r="E519" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="520" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A520" t="s">
+        <v>770</v>
+      </c>
+      <c r="B520" t="s">
+        <v>772</v>
+      </c>
+      <c r="C520" t="s">
+        <v>26</v>
+      </c>
+      <c r="D520">
+        <v>610</v>
+      </c>
+      <c r="E520" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A521" t="s">
+        <v>770</v>
+      </c>
+      <c r="B521" t="s">
+        <v>773</v>
+      </c>
+      <c r="C521" t="s">
+        <v>26</v>
+      </c>
+      <c r="D521">
+        <v>595</v>
+      </c>
+      <c r="E521" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="522" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A522" t="s">
+        <v>774</v>
+      </c>
+      <c r="B522" t="s">
+        <v>775</v>
+      </c>
+      <c r="C522" t="s">
+        <v>26</v>
+      </c>
+      <c r="D522">
+        <v>835</v>
+      </c>
+      <c r="E522" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A523" t="s">
+        <v>776</v>
+      </c>
+      <c r="B523" t="s">
+        <v>777</v>
+      </c>
+      <c r="C523" t="s">
+        <v>7</v>
+      </c>
+      <c r="D523">
+        <v>1476</v>
+      </c>
+      <c r="E523" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="524" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A524" t="s">
+        <v>778</v>
+      </c>
+      <c r="B524" t="s">
+        <v>779</v>
+      </c>
+      <c r="C524" t="s">
+        <v>7</v>
+      </c>
+      <c r="D524">
+        <v>1315</v>
+      </c>
+      <c r="E524" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="525" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A525" t="s">
+        <v>780</v>
+      </c>
+      <c r="B525" t="s">
+        <v>781</v>
+      </c>
+      <c r="C525" t="s">
+        <v>7</v>
+      </c>
+      <c r="D525">
+        <v>1070</v>
+      </c>
+      <c r="E525" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A526" t="s">
+        <v>782</v>
+      </c>
+      <c r="B526" t="s">
+        <v>783</v>
+      </c>
+      <c r="C526" t="s">
+        <v>7</v>
+      </c>
+      <c r="D526">
+        <v>1152</v>
+      </c>
+      <c r="E526" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="527" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A527" t="s">
+        <v>784</v>
+      </c>
+      <c r="B527" t="s">
+        <v>785</v>
+      </c>
+      <c r="C527" t="s">
+        <v>7</v>
+      </c>
+      <c r="D527">
+        <v>1255</v>
+      </c>
+      <c r="E527" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="528" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A528" t="s">
+        <v>786</v>
+      </c>
+      <c r="B528" t="s">
+        <v>275</v>
+      </c>
+      <c r="C528" t="s">
+        <v>7</v>
+      </c>
+      <c r="D528">
+        <v>1457</v>
+      </c>
+      <c r="E528" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="529" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A529" t="s">
+        <v>787</v>
+      </c>
+      <c r="B529" t="s">
+        <v>788</v>
+      </c>
+      <c r="C529" t="s">
+        <v>7</v>
+      </c>
+      <c r="D529">
+        <v>1101</v>
+      </c>
+      <c r="E529" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="530" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A530" t="s">
+        <v>789</v>
+      </c>
+      <c r="B530" t="s">
+        <v>790</v>
+      </c>
+      <c r="C530" t="s">
+        <v>7</v>
+      </c>
+      <c r="D530">
+        <v>1070</v>
+      </c>
+      <c r="E530" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A531" t="s">
+        <v>789</v>
+      </c>
+      <c r="B531" t="s">
+        <v>791</v>
+      </c>
+      <c r="C531" t="s">
+        <v>7</v>
+      </c>
+      <c r="D531">
+        <v>1770</v>
+      </c>
+      <c r="E531" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="532" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A532" t="s">
+        <v>792</v>
+      </c>
+      <c r="B532" t="s">
+        <v>793</v>
+      </c>
+      <c r="C532" t="s">
+        <v>26</v>
+      </c>
+      <c r="D532">
+        <v>990</v>
+      </c>
+      <c r="E532" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A533" t="s">
+        <v>794</v>
+      </c>
+      <c r="B533" t="s">
+        <v>795</v>
+      </c>
+      <c r="C533" t="s">
+        <v>7</v>
+      </c>
+      <c r="D533">
+        <v>1015</v>
+      </c>
+      <c r="E533" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="534" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A534" t="s">
+        <v>794</v>
+      </c>
+      <c r="B534" t="s">
+        <v>796</v>
+      </c>
+      <c r="C534" t="s">
+        <v>7</v>
+      </c>
+      <c r="D534">
+        <v>1025</v>
+      </c>
+      <c r="E534" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A535" t="s">
+        <v>797</v>
+      </c>
+      <c r="B535" t="s">
+        <v>798</v>
+      </c>
+      <c r="C535" t="s">
+        <v>26</v>
+      </c>
+      <c r="D535">
+        <v>875</v>
+      </c>
+      <c r="E535" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A536" t="s">
+        <v>799</v>
+      </c>
+      <c r="B536" t="s">
+        <v>800</v>
+      </c>
+      <c r="C536" t="s">
+        <v>7</v>
+      </c>
+      <c r="D536">
+        <v>1355</v>
+      </c>
+      <c r="E536" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A537" t="s">
+        <v>801</v>
+      </c>
+      <c r="B537" t="s">
+        <v>802</v>
+      </c>
+      <c r="C537" t="s">
+        <v>7</v>
+      </c>
+      <c r="D537">
+        <v>1045</v>
+      </c>
+      <c r="E537" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A538" t="s">
+        <v>801</v>
+      </c>
+      <c r="B538" t="s">
+        <v>803</v>
+      </c>
+      <c r="C538" t="s">
+        <v>7</v>
+      </c>
+      <c r="D538">
+        <v>1340</v>
+      </c>
+      <c r="E538" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A539" t="s">
+        <v>804</v>
+      </c>
+      <c r="B539" t="s">
+        <v>805</v>
+      </c>
+      <c r="C539" t="s">
+        <v>7</v>
+      </c>
+      <c r="D539">
+        <v>1055</v>
+      </c>
+      <c r="E539" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A540" t="s">
+        <v>804</v>
+      </c>
+      <c r="B540" t="s">
+        <v>806</v>
+      </c>
+      <c r="C540" t="s">
+        <v>7</v>
+      </c>
+      <c r="D540">
+        <v>1010</v>
+      </c>
+      <c r="E540" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A541" t="s">
+        <v>807</v>
+      </c>
+      <c r="B541" t="s">
+        <v>808</v>
+      </c>
+      <c r="C541" t="s">
+        <v>26</v>
+      </c>
+      <c r="D541">
+        <v>525</v>
+      </c>
+      <c r="E541" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A542" t="s">
+        <v>804</v>
+      </c>
+      <c r="B542" t="s">
+        <v>809</v>
+      </c>
+      <c r="C542" t="s">
+        <v>7</v>
+      </c>
+      <c r="D542">
+        <v>1280</v>
+      </c>
+      <c r="E542" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A543" t="s">
+        <v>804</v>
+      </c>
+      <c r="B543" t="s">
+        <v>810</v>
+      </c>
+      <c r="C543" t="s">
+        <v>7</v>
+      </c>
+      <c r="D543">
+        <v>1312</v>
+      </c>
+      <c r="E543" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A544" t="s">
+        <v>811</v>
+      </c>
+      <c r="B544" t="s">
+        <v>812</v>
+      </c>
+      <c r="C544" t="s">
+        <v>7</v>
+      </c>
+      <c r="D544">
+        <v>1346</v>
+      </c>
+      <c r="E544" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A545" t="s">
+        <v>811</v>
+      </c>
+      <c r="B545" t="s">
+        <v>813</v>
+      </c>
+      <c r="C545" t="s">
+        <v>7</v>
+      </c>
+      <c r="D545">
+        <v>1240</v>
+      </c>
+      <c r="E545" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A546" t="s">
+        <v>811</v>
+      </c>
+      <c r="B546" t="s">
+        <v>814</v>
+      </c>
+      <c r="C546" t="s">
+        <v>7</v>
+      </c>
+      <c r="D546">
+        <v>1180</v>
+      </c>
+      <c r="E546" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="547" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A547" t="s">
+        <v>811</v>
+      </c>
+      <c r="B547" t="s">
+        <v>815</v>
+      </c>
+      <c r="C547" t="s">
+        <v>7</v>
+      </c>
+      <c r="D547">
+        <v>1085</v>
+      </c>
+      <c r="E547" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="548" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A548" t="s">
+        <v>811</v>
+      </c>
+      <c r="B548" t="s">
+        <v>816</v>
+      </c>
+      <c r="C548" t="s">
+        <v>7</v>
+      </c>
+      <c r="D548">
+        <v>1075</v>
+      </c>
+      <c r="E548" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="549" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A549" t="s">
+        <v>811</v>
+      </c>
+      <c r="B549" t="s">
+        <v>817</v>
+      </c>
+      <c r="C549" t="s">
+        <v>7</v>
+      </c>
+      <c r="D549">
+        <v>1190.49637393332</v>
+      </c>
+      <c r="E549" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A550" t="s">
+        <v>811</v>
+      </c>
+      <c r="B550" t="s">
+        <v>818</v>
+      </c>
+      <c r="C550" t="s">
+        <v>7</v>
+      </c>
+      <c r="D550">
+        <v>1115</v>
+      </c>
+      <c r="E550" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="551" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A551" t="s">
+        <v>811</v>
+      </c>
+      <c r="B551" t="s">
+        <v>819</v>
+      </c>
+      <c r="C551" t="s">
+        <v>7</v>
+      </c>
+      <c r="D551">
+        <v>1500</v>
+      </c>
+      <c r="E551" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="552" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A552" t="s">
+        <v>811</v>
+      </c>
+      <c r="B552" t="s">
+        <v>820</v>
+      </c>
+      <c r="C552" t="s">
+        <v>7</v>
+      </c>
+      <c r="D552">
+        <v>1290</v>
+      </c>
+      <c r="E552" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="553" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A553" t="s">
+        <v>811</v>
+      </c>
+      <c r="B553" t="s">
+        <v>821</v>
+      </c>
+      <c r="C553" t="s">
+        <v>7</v>
+      </c>
+      <c r="D553">
+        <v>1010</v>
+      </c>
+      <c r="E553" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="554" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A554" t="s">
+        <v>811</v>
+      </c>
+      <c r="B554" t="s">
+        <v>822</v>
+      </c>
+      <c r="C554" t="s">
+        <v>7</v>
+      </c>
+      <c r="D554">
+        <v>1379</v>
+      </c>
+      <c r="E554" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="555" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A555" t="s">
+        <v>823</v>
+      </c>
+      <c r="B555" t="s">
+        <v>824</v>
+      </c>
+      <c r="C555" t="s">
+        <v>7</v>
+      </c>
+      <c r="D555">
+        <v>1245</v>
+      </c>
+      <c r="E555" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A556" t="s">
+        <v>825</v>
+      </c>
+      <c r="B556" t="s">
+        <v>826</v>
+      </c>
+      <c r="C556" t="s">
+        <v>26</v>
+      </c>
+      <c r="D556">
+        <v>530</v>
+      </c>
+      <c r="E556" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A557" t="s">
+        <v>827</v>
+      </c>
+      <c r="B557" t="s">
+        <v>828</v>
+      </c>
+      <c r="C557" t="s">
+        <v>7</v>
+      </c>
+      <c r="D557">
+        <v>1150</v>
+      </c>
+      <c r="E557" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A558" t="s">
+        <v>827</v>
+      </c>
+      <c r="B558" t="s">
+        <v>829</v>
+      </c>
+      <c r="C558" t="s">
+        <v>7</v>
+      </c>
+      <c r="D558">
+        <v>1465</v>
+      </c>
+      <c r="E558" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="559" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A559" t="s">
+        <v>827</v>
+      </c>
+      <c r="B559" t="s">
+        <v>830</v>
+      </c>
+      <c r="C559" t="s">
+        <v>7</v>
+      </c>
+      <c r="D559">
+        <v>1255</v>
+      </c>
+      <c r="E559" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="560" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A560" t="s">
+        <v>827</v>
+      </c>
+      <c r="B560" t="s">
+        <v>692</v>
+      </c>
+      <c r="C560" t="s">
+        <v>7</v>
+      </c>
+      <c r="D560">
+        <v>1485</v>
+      </c>
+      <c r="E560" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="561" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A561" t="s">
+        <v>827</v>
+      </c>
+      <c r="B561" t="s">
+        <v>831</v>
+      </c>
+      <c r="C561" t="s">
+        <v>7</v>
+      </c>
+      <c r="D561">
+        <v>1100</v>
+      </c>
+      <c r="E561" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="562" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A562" t="s">
+        <v>827</v>
+      </c>
+      <c r="B562" t="s">
+        <v>832</v>
+      </c>
+      <c r="C562" t="s">
+        <v>7</v>
+      </c>
+      <c r="D562">
+        <v>1520</v>
+      </c>
+      <c r="E562" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="563" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A563" t="s">
+        <v>827</v>
+      </c>
+      <c r="B563" t="s">
+        <v>833</v>
+      </c>
+      <c r="C563" t="s">
+        <v>7</v>
+      </c>
+      <c r="D563">
+        <v>1355</v>
+      </c>
+      <c r="E563" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="564" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A564" t="s">
+        <v>827</v>
+      </c>
+      <c r="B564" t="s">
+        <v>834</v>
+      </c>
+      <c r="C564" t="s">
+        <v>7</v>
+      </c>
+      <c r="D564">
+        <v>1425</v>
+      </c>
+      <c r="E564" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="565" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A565" t="s">
+        <v>835</v>
+      </c>
+      <c r="B565" t="s">
+        <v>836</v>
+      </c>
+      <c r="C565" t="s">
+        <v>7</v>
+      </c>
+      <c r="D565">
+        <v>1750</v>
+      </c>
+      <c r="E565" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="566" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A566" t="s">
+        <v>835</v>
+      </c>
+      <c r="B566" t="s">
+        <v>837</v>
+      </c>
+      <c r="C566" t="s">
+        <v>7</v>
+      </c>
+      <c r="D566">
+        <v>1007</v>
+      </c>
+      <c r="E566" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="567" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A567" t="s">
+        <v>835</v>
+      </c>
+      <c r="B567" t="s">
+        <v>838</v>
+      </c>
+      <c r="C567" t="s">
+        <v>7</v>
+      </c>
+      <c r="D567">
+        <v>1625</v>
+      </c>
+      <c r="E567" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="568" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A568" t="s">
+        <v>835</v>
+      </c>
+      <c r="B568" t="s">
+        <v>839</v>
+      </c>
+      <c r="C568" t="s">
+        <v>7</v>
+      </c>
+      <c r="D568">
+        <v>1070</v>
+      </c>
+      <c r="E568" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="569" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A569" t="s">
+        <v>835</v>
+      </c>
+      <c r="B569" t="s">
+        <v>840</v>
+      </c>
+      <c r="C569" t="s">
+        <v>7</v>
+      </c>
+      <c r="D569">
+        <v>1530</v>
+      </c>
+      <c r="E569" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="570" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A570" t="s">
+        <v>835</v>
+      </c>
+      <c r="B570" t="s">
+        <v>841</v>
+      </c>
+      <c r="C570" t="s">
+        <v>7</v>
+      </c>
+      <c r="D570">
+        <v>1110</v>
+      </c>
+      <c r="E570" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="571" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A571" t="s">
+        <v>835</v>
+      </c>
+      <c r="B571" t="s">
+        <v>842</v>
+      </c>
+      <c r="C571" t="s">
+        <v>7</v>
+      </c>
+      <c r="D571">
+        <v>1135</v>
+      </c>
+      <c r="E571" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="572" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A572" t="s">
+        <v>835</v>
+      </c>
+      <c r="B572" t="s">
+        <v>843</v>
+      </c>
+      <c r="C572" t="s">
+        <v>7</v>
+      </c>
+      <c r="D572">
+        <v>1520</v>
+      </c>
+      <c r="E572" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="573" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A573" t="s">
+        <v>835</v>
+      </c>
+      <c r="B573" t="s">
+        <v>844</v>
+      </c>
+      <c r="C573" t="s">
+        <v>7</v>
+      </c>
+      <c r="D573">
+        <v>1260</v>
+      </c>
+      <c r="E573" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="574" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A574" t="s">
+        <v>835</v>
+      </c>
+      <c r="B574" t="s">
+        <v>845</v>
+      </c>
+      <c r="C574" t="s">
+        <v>7</v>
+      </c>
+      <c r="D574">
+        <v>1300.72751966789</v>
+      </c>
+      <c r="E574" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="575" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A575" t="s">
+        <v>835</v>
+      </c>
+      <c r="B575" t="s">
+        <v>846</v>
+      </c>
+      <c r="C575" t="s">
+        <v>7</v>
+      </c>
+      <c r="D575">
+        <v>1155</v>
+      </c>
+      <c r="E575" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="576" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A576" t="s">
+        <v>835</v>
+      </c>
+      <c r="B576" t="s">
+        <v>847</v>
+      </c>
+      <c r="C576" t="s">
+        <v>7</v>
+      </c>
+      <c r="D576">
+        <v>1155</v>
+      </c>
+      <c r="E576" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="577" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A577" t="s">
+        <v>835</v>
+      </c>
+      <c r="B577" t="s">
+        <v>848</v>
+      </c>
+      <c r="C577" t="s">
+        <v>7</v>
+      </c>
+      <c r="D577">
+        <v>1105</v>
+      </c>
+      <c r="E577" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="578" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A578" t="s">
+        <v>849</v>
+      </c>
+      <c r="B578" t="s">
+        <v>850</v>
+      </c>
+      <c r="C578" t="s">
+        <v>7</v>
+      </c>
+      <c r="D578">
+        <v>1135</v>
+      </c>
+      <c r="E578" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="579" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A579" t="s">
+        <v>851</v>
+      </c>
+      <c r="B579" t="s">
+        <v>852</v>
+      </c>
+      <c r="C579" t="s">
+        <v>7</v>
+      </c>
+      <c r="D579">
+        <v>1445</v>
+      </c>
+      <c r="E579" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="580" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A580" t="s">
+        <v>851</v>
+      </c>
+      <c r="B580" t="s">
+        <v>853</v>
+      </c>
+      <c r="C580" t="s">
+        <v>26</v>
+      </c>
+      <c r="D580">
+        <v>810.1</v>
+      </c>
+      <c r="E580" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="581" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A581" t="s">
+        <v>854</v>
+      </c>
+      <c r="B581" t="s">
+        <v>855</v>
+      </c>
+      <c r="C581" t="s">
+        <v>26</v>
+      </c>
+      <c r="D581">
+        <v>769</v>
+      </c>
+      <c r="E581" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="582" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A582" t="s">
+        <v>856</v>
+      </c>
+      <c r="B582" t="s">
+        <v>857</v>
+      </c>
+      <c r="C582" t="s">
+        <v>7</v>
+      </c>
+      <c r="D582">
+        <v>1140</v>
+      </c>
+      <c r="E582" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="583" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A583" t="s">
+        <v>856</v>
+      </c>
+      <c r="B583" t="s">
+        <v>858</v>
+      </c>
+      <c r="C583" t="s">
+        <v>7</v>
+      </c>
+      <c r="D583">
+        <v>1140</v>
+      </c>
+      <c r="E583" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="584" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A584" t="s">
+        <v>856</v>
+      </c>
+      <c r="B584" t="s">
+        <v>859</v>
+      </c>
+      <c r="C584" t="s">
+        <v>7</v>
+      </c>
+      <c r="D584">
+        <v>1295</v>
+      </c>
+      <c r="E584" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="585" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A585" t="s">
+        <v>856</v>
+      </c>
+      <c r="B585" t="s">
+        <v>860</v>
+      </c>
+      <c r="C585" t="s">
+        <v>7</v>
+      </c>
+      <c r="D585">
+        <v>1200</v>
+      </c>
+      <c r="E585" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="586" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A586" t="s">
+        <v>861</v>
+      </c>
+      <c r="B586" t="s">
+        <v>862</v>
+      </c>
+      <c r="C586" t="s">
+        <v>7</v>
+      </c>
+      <c r="D586">
+        <v>1025</v>
+      </c>
+      <c r="E586" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="587" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A587" t="s">
+        <v>861</v>
+      </c>
+      <c r="B587" t="s">
+        <v>863</v>
+      </c>
+      <c r="C587" t="s">
+        <v>7</v>
+      </c>
+      <c r="D587">
+        <v>1375</v>
+      </c>
+      <c r="E587" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="588" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A588" t="s">
+        <v>861</v>
+      </c>
+      <c r="B588" t="s">
+        <v>864</v>
+      </c>
+      <c r="C588" t="s">
+        <v>7</v>
+      </c>
+      <c r="D588">
+        <v>1130</v>
+      </c>
+      <c r="E588" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="589" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A589" t="s">
+        <v>861</v>
+      </c>
+      <c r="B589" t="s">
+        <v>865</v>
+      </c>
+      <c r="C589" t="s">
+        <v>7</v>
+      </c>
+      <c r="D589">
+        <v>1075</v>
+      </c>
+      <c r="E589" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="590" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A590" t="s">
+        <v>861</v>
+      </c>
+      <c r="B590" t="s">
+        <v>866</v>
+      </c>
+      <c r="C590" t="s">
+        <v>7</v>
+      </c>
+      <c r="D590">
+        <v>1275</v>
+      </c>
+      <c r="E590" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="591" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A591" t="s">
+        <v>861</v>
+      </c>
+      <c r="B591" t="s">
+        <v>867</v>
+      </c>
+      <c r="C591" t="s">
+        <v>7</v>
+      </c>
+      <c r="D591">
+        <v>1157</v>
+      </c>
+      <c r="E591" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="592" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A592" t="s">
+        <v>861</v>
+      </c>
+      <c r="B592" t="s">
+        <v>868</v>
+      </c>
+      <c r="C592" t="s">
+        <v>7</v>
+      </c>
+      <c r="D592">
+        <v>1050</v>
+      </c>
+      <c r="E592" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="593" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A593" t="s">
+        <v>861</v>
+      </c>
+      <c r="B593" t="s">
+        <v>869</v>
+      </c>
+      <c r="C593" t="s">
+        <v>7</v>
+      </c>
+      <c r="D593">
+        <v>1061</v>
+      </c>
+      <c r="E593" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="594" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A594" t="s">
+        <v>861</v>
+      </c>
+      <c r="B594" t="s">
+        <v>870</v>
+      </c>
+      <c r="C594" t="s">
+        <v>7</v>
+      </c>
+      <c r="D594">
+        <v>1300</v>
+      </c>
+      <c r="E594" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="595" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A595" t="s">
+        <v>861</v>
+      </c>
+      <c r="B595" t="s">
+        <v>871</v>
+      </c>
+      <c r="C595" t="s">
+        <v>7</v>
+      </c>
+      <c r="D595">
+        <v>1125</v>
+      </c>
+      <c r="E595" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="596" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A596" t="s">
+        <v>861</v>
+      </c>
+      <c r="B596" t="s">
+        <v>872</v>
+      </c>
+      <c r="C596" t="s">
+        <v>7</v>
+      </c>
+      <c r="D596">
+        <v>1750</v>
+      </c>
+      <c r="E596" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="597" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A597" t="s">
+        <v>861</v>
+      </c>
+      <c r="B597" t="s">
+        <v>872</v>
+      </c>
+      <c r="C597" t="s">
+        <v>7</v>
+      </c>
+      <c r="D597">
+        <v>1261</v>
+      </c>
+      <c r="E597" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="598" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A598" t="s">
+        <v>861</v>
+      </c>
+      <c r="B598" t="s">
+        <v>873</v>
+      </c>
+      <c r="C598" t="s">
+        <v>7</v>
+      </c>
+      <c r="D598">
+        <v>1615</v>
+      </c>
+      <c r="E598" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="599" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A599" t="s">
+        <v>874</v>
+      </c>
+      <c r="B599" t="s">
+        <v>875</v>
+      </c>
+      <c r="C599" t="s">
+        <v>7</v>
+      </c>
+      <c r="D599">
+        <v>1127</v>
+      </c>
+      <c r="E599" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="600" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A600" t="s">
+        <v>876</v>
+      </c>
+      <c r="B600" t="s">
+        <v>877</v>
+      </c>
+      <c r="C600" t="s">
+        <v>7</v>
+      </c>
+      <c r="D600">
+        <v>1195</v>
+      </c>
+      <c r="E600" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="601" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A601" t="s">
+        <v>878</v>
+      </c>
+      <c r="B601" t="s">
+        <v>879</v>
+      </c>
+      <c r="C601" t="s">
+        <v>7</v>
+      </c>
+      <c r="D601">
+        <v>1285</v>
+      </c>
+      <c r="E601" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="602" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A602" t="s">
+        <v>880</v>
+      </c>
+      <c r="B602" t="s">
+        <v>881</v>
+      </c>
+      <c r="C602" t="s">
+        <v>7</v>
+      </c>
+      <c r="D602">
+        <v>1035</v>
+      </c>
+      <c r="E602" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="603" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A603" t="s">
+        <v>882</v>
+      </c>
+      <c r="B603" t="s">
+        <v>883</v>
+      </c>
+      <c r="C603" t="s">
+        <v>26</v>
+      </c>
+      <c r="D603">
+        <v>766.10646285524103</v>
+      </c>
+      <c r="E603" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="604" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A604" t="s">
+        <v>878</v>
+      </c>
+      <c r="B604" t="s">
+        <v>884</v>
+      </c>
+      <c r="C604" t="s">
+        <v>26</v>
+      </c>
+      <c r="D604">
+        <v>791</v>
+      </c>
+      <c r="E604" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="605" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A605" t="s">
+        <v>878</v>
+      </c>
+      <c r="B605" t="s">
+        <v>884</v>
+      </c>
+      <c r="C605" t="s">
+        <v>26</v>
+      </c>
+      <c r="D605">
+        <v>795</v>
+      </c>
+      <c r="E605" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="606" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A606" t="s">
+        <v>885</v>
+      </c>
+      <c r="B606" t="s">
+        <v>886</v>
+      </c>
+      <c r="C606" t="s">
+        <v>7</v>
+      </c>
+      <c r="D606">
+        <v>1165</v>
+      </c>
+      <c r="E606" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="607" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A607" t="s">
+        <v>887</v>
+      </c>
+      <c r="B607" t="s">
+        <v>888</v>
+      </c>
+      <c r="C607" t="s">
+        <v>7</v>
+      </c>
+      <c r="D607">
+        <v>1168</v>
+      </c>
+      <c r="E607" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="608" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A608" t="s">
+        <v>887</v>
+      </c>
+      <c r="B608" t="s">
+        <v>889</v>
+      </c>
+      <c r="C608" t="s">
+        <v>7</v>
+      </c>
+      <c r="D608">
+        <v>1115</v>
+      </c>
+      <c r="E608" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="609" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A609" t="s">
+        <v>887</v>
+      </c>
+      <c r="B609" t="s">
+        <v>890</v>
+      </c>
+      <c r="C609" t="s">
+        <v>7</v>
+      </c>
+      <c r="D609">
+        <v>1395</v>
+      </c>
+      <c r="E609" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="610" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A610" t="s">
+        <v>887</v>
+      </c>
+      <c r="B610" t="s">
+        <v>891</v>
+      </c>
+      <c r="C610" t="s">
+        <v>7</v>
+      </c>
+      <c r="D610">
+        <v>1140</v>
+      </c>
+      <c r="E610" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="611" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A611" t="s">
+        <v>887</v>
+      </c>
+      <c r="B611" t="s">
+        <v>892</v>
+      </c>
+      <c r="C611" t="s">
+        <v>7</v>
+      </c>
+      <c r="D611">
+        <v>1350.97</v>
+      </c>
+      <c r="E611" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="612" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A612" t="s">
+        <v>893</v>
+      </c>
+      <c r="B612" t="s">
+        <v>894</v>
+      </c>
+      <c r="C612" t="s">
+        <v>7</v>
+      </c>
+      <c r="D612">
+        <v>1035</v>
+      </c>
+      <c r="E612" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="613" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A613" t="s">
+        <v>895</v>
+      </c>
+      <c r="B613" t="s">
+        <v>896</v>
+      </c>
+      <c r="C613" t="s">
+        <v>7</v>
+      </c>
+      <c r="D613">
+        <v>1235</v>
+      </c>
+      <c r="E613" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="614" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A614" t="s">
+        <v>897</v>
+      </c>
+      <c r="B614" t="s">
+        <v>898</v>
+      </c>
+      <c r="C614" t="s">
+        <v>26</v>
+      </c>
+      <c r="D614">
+        <v>565</v>
+      </c>
+      <c r="E614" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="615" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A615" t="s">
+        <v>899</v>
+      </c>
+      <c r="B615" t="s">
+        <v>900</v>
+      </c>
+      <c r="C615" t="s">
+        <v>26</v>
+      </c>
+      <c r="D615">
+        <v>500</v>
+      </c>
+      <c r="E615" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="616" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A616" t="s">
+        <v>901</v>
+      </c>
+      <c r="B616" t="s">
+        <v>902</v>
+      </c>
+      <c r="C616" t="s">
+        <v>26</v>
+      </c>
+      <c r="D616">
+        <v>530</v>
+      </c>
+      <c r="E616" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="617" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A617" t="s">
+        <v>901</v>
+      </c>
+      <c r="B617" t="s">
+        <v>903</v>
+      </c>
+      <c r="C617" t="s">
+        <v>26</v>
+      </c>
+      <c r="D617">
+        <v>630</v>
+      </c>
+      <c r="E617" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="618" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A618" t="s">
+        <v>904</v>
+      </c>
+      <c r="B618" t="s">
+        <v>905</v>
+      </c>
+      <c r="C618" t="s">
+        <v>26</v>
+      </c>
+      <c r="D618">
+        <v>650</v>
+      </c>
+      <c r="E618" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="619" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A619" t="s">
+        <v>906</v>
+      </c>
+      <c r="B619" t="s">
+        <v>907</v>
+      </c>
+      <c r="C619" t="s">
+        <v>26</v>
+      </c>
+      <c r="D619">
+        <v>629</v>
+      </c>
+      <c r="E619" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="620" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A620" t="s">
+        <v>906</v>
+      </c>
+      <c r="B620" t="s">
+        <v>908</v>
+      </c>
+      <c r="C620" t="s">
+        <v>26</v>
+      </c>
+      <c r="D620">
+        <v>850</v>
+      </c>
+      <c r="E620" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="621" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A621" t="s">
+        <v>909</v>
+      </c>
+      <c r="B621" t="s">
+        <v>910</v>
+      </c>
+      <c r="C621" t="s">
+        <v>26</v>
+      </c>
+      <c r="D621">
+        <v>738.54100000000005</v>
+      </c>
+      <c r="E621" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="622" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A622" t="s">
+        <v>906</v>
+      </c>
+      <c r="B622" t="s">
+        <v>911</v>
+      </c>
+      <c r="C622" t="s">
+        <v>26</v>
+      </c>
+      <c r="D622">
+        <v>869</v>
+      </c>
+      <c r="E622" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="623" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A623" t="s">
+        <v>906</v>
+      </c>
+      <c r="B623" t="s">
+        <v>912</v>
+      </c>
+      <c r="C623" t="s">
+        <v>26</v>
+      </c>
+      <c r="D623">
+        <v>555</v>
+      </c>
+      <c r="E623" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="624" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A624" t="s">
+        <v>904</v>
+      </c>
+      <c r="B624" t="s">
+        <v>913</v>
+      </c>
+      <c r="C624" t="s">
+        <v>26</v>
+      </c>
+      <c r="D624">
+        <v>515</v>
+      </c>
+      <c r="E624" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="625" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A625" t="s">
+        <v>899</v>
+      </c>
+      <c r="B625" t="s">
+        <v>914</v>
+      </c>
+      <c r="C625" t="s">
+        <v>26</v>
+      </c>
+      <c r="D625">
+        <v>610</v>
+      </c>
+      <c r="E625" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="626" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A626" t="s">
+        <v>915</v>
+      </c>
+      <c r="B626" t="s">
+        <v>916</v>
+      </c>
+      <c r="C626" t="s">
+        <v>7</v>
+      </c>
+      <c r="D626">
+        <v>1085</v>
+      </c>
+      <c r="E626" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="627" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A627" t="s">
+        <v>917</v>
+      </c>
+      <c r="B627" t="s">
+        <v>918</v>
+      </c>
+      <c r="C627" t="s">
+        <v>7</v>
+      </c>
+      <c r="D627">
+        <v>1261</v>
+      </c>
+      <c r="E627" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="628" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A628" t="s">
+        <v>917</v>
+      </c>
+      <c r="B628" t="s">
+        <v>919</v>
+      </c>
+      <c r="C628" t="s">
+        <v>7</v>
+      </c>
+      <c r="D628">
+        <v>1415</v>
+      </c>
+      <c r="E628" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="629" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A629" t="s">
+        <v>920</v>
+      </c>
+      <c r="B629" t="s">
+        <v>921</v>
+      </c>
+      <c r="C629" t="s">
+        <v>7</v>
+      </c>
+      <c r="D629">
+        <v>1075</v>
+      </c>
+      <c r="E629" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="630" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A630" t="s">
+        <v>922</v>
+      </c>
+      <c r="B630" t="s">
+        <v>923</v>
+      </c>
+      <c r="C630" t="s">
+        <v>7</v>
+      </c>
+      <c r="D630">
+        <v>1255</v>
+      </c>
+      <c r="E630" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="631" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A631" t="s">
+        <v>924</v>
+      </c>
+      <c r="B631" t="s">
+        <v>925</v>
+      </c>
+      <c r="C631" t="s">
+        <v>7</v>
+      </c>
+      <c r="D631">
+        <v>1235</v>
+      </c>
+      <c r="E631" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="632" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A632" t="s">
+        <v>924</v>
+      </c>
+      <c r="B632" t="s">
+        <v>926</v>
+      </c>
+      <c r="C632" t="s">
+        <v>7</v>
+      </c>
+      <c r="D632">
+        <v>1045</v>
+      </c>
+      <c r="E632" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="633" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A633" t="s">
+        <v>927</v>
+      </c>
+      <c r="B633" t="s">
+        <v>928</v>
+      </c>
+      <c r="C633" t="s">
+        <v>7</v>
+      </c>
+      <c r="D633">
+        <v>1215</v>
+      </c>
+      <c r="E633" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="634" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A634" t="s">
+        <v>927</v>
+      </c>
+      <c r="B634" t="s">
+        <v>929</v>
+      </c>
+      <c r="C634" t="s">
+        <v>7</v>
+      </c>
+      <c r="D634">
+        <v>1091</v>
+      </c>
+      <c r="E634" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="635" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A635" t="s">
+        <v>927</v>
+      </c>
+      <c r="B635" t="s">
+        <v>930</v>
+      </c>
+      <c r="C635" t="s">
+        <v>7</v>
+      </c>
+      <c r="D635">
+        <v>1085</v>
+      </c>
+      <c r="E635" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="636" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A636" t="s">
+        <v>927</v>
+      </c>
+      <c r="B636" t="s">
+        <v>931</v>
+      </c>
+      <c r="C636" t="s">
+        <v>7</v>
+      </c>
+      <c r="D636">
+        <v>1125</v>
+      </c>
+      <c r="E636" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="637" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A637" t="s">
+        <v>932</v>
+      </c>
+      <c r="B637" t="s">
+        <v>933</v>
+      </c>
+      <c r="C637" t="s">
+        <v>26</v>
+      </c>
+      <c r="D637">
+        <v>760</v>
+      </c>
+      <c r="E637" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="638" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A638" t="s">
+        <v>932</v>
+      </c>
+      <c r="B638" t="s">
+        <v>934</v>
+      </c>
+      <c r="C638" t="s">
+        <v>26</v>
+      </c>
+      <c r="D638">
+        <v>822</v>
+      </c>
+      <c r="E638" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="639" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A639" t="s">
+        <v>935</v>
+      </c>
+      <c r="B639" t="s">
+        <v>936</v>
+      </c>
+      <c r="C639" t="s">
+        <v>26</v>
+      </c>
+      <c r="D639">
+        <v>532</v>
+      </c>
+      <c r="E639" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="640" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A640" t="s">
+        <v>937</v>
+      </c>
+      <c r="B640" t="s">
+        <v>938</v>
+      </c>
+      <c r="C640" t="s">
+        <v>26</v>
+      </c>
+      <c r="D640">
+        <v>710</v>
+      </c>
+      <c r="E640" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="641" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A641" t="s">
+        <v>939</v>
+      </c>
+      <c r="B641" t="s">
+        <v>940</v>
+      </c>
+      <c r="C641" t="s">
+        <v>26</v>
+      </c>
+      <c r="D641">
+        <v>930</v>
+      </c>
+      <c r="E641" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="642" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A642" t="s">
+        <v>941</v>
+      </c>
+      <c r="B642" t="s">
+        <v>942</v>
+      </c>
+      <c r="C642" t="s">
+        <v>26</v>
+      </c>
+      <c r="D642">
+        <v>668</v>
+      </c>
+      <c r="E642" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="643" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A643" t="s">
+        <v>943</v>
+      </c>
+      <c r="B643" t="s">
+        <v>944</v>
+      </c>
+      <c r="C643" t="s">
+        <v>7</v>
+      </c>
+      <c r="D643">
+        <v>1090</v>
+      </c>
+      <c r="E643" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="644" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A644" t="s">
+        <v>943</v>
+      </c>
+      <c r="B644" t="s">
+        <v>945</v>
+      </c>
+      <c r="C644" t="s">
+        <v>7</v>
+      </c>
+      <c r="D644">
+        <v>1000</v>
+      </c>
+      <c r="E644" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="645" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A645" t="s">
+        <v>946</v>
+      </c>
+      <c r="B645" t="s">
+        <v>947</v>
+      </c>
+      <c r="C645" t="s">
+        <v>7</v>
+      </c>
+      <c r="D645">
+        <v>1339</v>
+      </c>
+      <c r="E645" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="646" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A646" t="s">
+        <v>946</v>
+      </c>
+      <c r="B646" t="s">
+        <v>948</v>
+      </c>
+      <c r="C646" t="s">
+        <v>7</v>
+      </c>
+      <c r="D646">
+        <v>1218</v>
+      </c>
+      <c r="E646" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="647" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A647" t="s">
+        <v>946</v>
+      </c>
+      <c r="B647" t="s">
+        <v>949</v>
+      </c>
+      <c r="C647" t="s">
+        <v>7</v>
+      </c>
+      <c r="D647">
+        <v>1175</v>
+      </c>
+      <c r="E647" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="648" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A648" t="s">
+        <v>946</v>
+      </c>
+      <c r="B648" t="s">
+        <v>950</v>
+      </c>
+      <c r="C648" t="s">
+        <v>7</v>
+      </c>
+      <c r="D648">
+        <v>1256.6350613740599</v>
+      </c>
+      <c r="E648" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="649" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A649" t="s">
+        <v>943</v>
+      </c>
+      <c r="B649" t="s">
+        <v>951</v>
+      </c>
+      <c r="C649" t="s">
+        <v>7</v>
+      </c>
+      <c r="D649">
+        <v>1005</v>
+      </c>
+      <c r="E649" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="650" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A650" t="s">
+        <v>943</v>
+      </c>
+      <c r="B650" t="s">
+        <v>952</v>
+      </c>
+      <c r="C650" t="s">
+        <v>7</v>
+      </c>
+      <c r="D650">
+        <v>1040</v>
+      </c>
+      <c r="E650" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="651" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A651" t="s">
+        <v>943</v>
+      </c>
+      <c r="B651" t="s">
+        <v>953</v>
+      </c>
+      <c r="C651" t="s">
+        <v>7</v>
+      </c>
+      <c r="D651">
+        <v>1110</v>
+      </c>
+      <c r="E651" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="652" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A652" t="s">
+        <v>943</v>
+      </c>
+      <c r="B652" t="s">
+        <v>954</v>
+      </c>
+      <c r="C652" t="s">
+        <v>7</v>
+      </c>
+      <c r="D652">
+        <v>1069.2421136252999</v>
+      </c>
+      <c r="E652" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="653" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A653" t="s">
+        <v>955</v>
+      </c>
+      <c r="B653" t="s">
+        <v>956</v>
+      </c>
+      <c r="C653" t="s">
+        <v>7</v>
+      </c>
+      <c r="D653">
+        <v>1205</v>
+      </c>
+      <c r="E653" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="654" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A654" t="s">
+        <v>955</v>
+      </c>
+      <c r="B654" t="s">
+        <v>957</v>
+      </c>
+      <c r="C654" t="s">
+        <v>7</v>
+      </c>
+      <c r="D654">
+        <v>1350.3315352484501</v>
+      </c>
+      <c r="E654" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="655" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A655" t="s">
+        <v>955</v>
+      </c>
+      <c r="B655" t="s">
+        <v>958</v>
+      </c>
+      <c r="C655" t="s">
+        <v>7</v>
+      </c>
+      <c r="D655">
+        <v>1268.75</v>
+      </c>
+      <c r="E655" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="656" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A656" t="s">
+        <v>959</v>
+      </c>
+      <c r="B656" t="s">
+        <v>960</v>
+      </c>
+      <c r="C656" t="s">
+        <v>7</v>
+      </c>
+      <c r="D656">
+        <v>1135</v>
+      </c>
+      <c r="E656" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="657" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A657" t="s">
+        <v>959</v>
+      </c>
+      <c r="B657" t="s">
+        <v>961</v>
+      </c>
+      <c r="C657" t="s">
+        <v>7</v>
+      </c>
+      <c r="D657">
+        <v>1130</v>
+      </c>
+      <c r="E657" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="658" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A658" t="s">
+        <v>959</v>
+      </c>
+      <c r="B658" t="s">
+        <v>962</v>
+      </c>
+      <c r="C658" t="s">
+        <v>7</v>
+      </c>
+      <c r="D658">
+        <v>1505</v>
+      </c>
+      <c r="E658" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="659" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A659" t="s">
+        <v>959</v>
+      </c>
+      <c r="B659" t="s">
+        <v>963</v>
+      </c>
+      <c r="C659" t="s">
+        <v>7</v>
+      </c>
+      <c r="D659">
+        <v>1030</v>
+      </c>
+      <c r="E659" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="660" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A660" t="s">
+        <v>959</v>
+      </c>
+      <c r="B660" t="s">
+        <v>964</v>
+      </c>
+      <c r="C660" t="s">
+        <v>7</v>
+      </c>
+      <c r="D660">
+        <v>1710</v>
+      </c>
+      <c r="E660" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="661" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A661" t="s">
+        <v>959</v>
+      </c>
+      <c r="B661" t="s">
+        <v>965</v>
+      </c>
+      <c r="C661" t="s">
+        <v>7</v>
+      </c>
+      <c r="D661">
+        <v>1845</v>
+      </c>
+      <c r="E661" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="662" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A662" t="s">
+        <v>959</v>
+      </c>
+      <c r="B662" t="s">
+        <v>966</v>
+      </c>
+      <c r="C662" t="s">
+        <v>7</v>
+      </c>
+      <c r="D662">
+        <v>1025</v>
+      </c>
+      <c r="E662" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="663" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A663" t="s">
+        <v>959</v>
+      </c>
+      <c r="B663" t="s">
+        <v>967</v>
+      </c>
+      <c r="C663" t="s">
+        <v>7</v>
+      </c>
+      <c r="D663">
+        <v>1600</v>
+      </c>
+      <c r="E663" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="664" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A664" t="s">
+        <v>959</v>
+      </c>
+      <c r="B664" t="s">
+        <v>968</v>
+      </c>
+      <c r="C664" t="s">
+        <v>7</v>
+      </c>
+      <c r="D664">
+        <v>1115</v>
+      </c>
+      <c r="E664" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="665" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A665" t="s">
+        <v>959</v>
+      </c>
+      <c r="B665" t="s">
+        <v>969</v>
+      </c>
+      <c r="C665" t="s">
+        <v>7</v>
+      </c>
+      <c r="D665">
+        <v>1385</v>
+      </c>
+      <c r="E665" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="666" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A666" t="s">
+        <v>970</v>
+      </c>
+      <c r="B666" t="s">
+        <v>971</v>
+      </c>
+      <c r="C666" t="s">
+        <v>7</v>
+      </c>
+      <c r="D666">
+        <v>1130</v>
+      </c>
+      <c r="E666" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="667" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A667" t="s">
+        <v>959</v>
+      </c>
+      <c r="B667" t="s">
+        <v>972</v>
+      </c>
+      <c r="C667" t="s">
+        <v>7</v>
+      </c>
+      <c r="D667">
+        <v>1015</v>
+      </c>
+      <c r="E667" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="668" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A668" t="s">
+        <v>973</v>
+      </c>
+      <c r="B668" t="s">
+        <v>974</v>
+      </c>
+      <c r="C668" t="s">
+        <v>26</v>
+      </c>
+      <c r="D668">
+        <v>600</v>
+      </c>
+      <c r="E668" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="669" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A669" t="s">
+        <v>973</v>
+      </c>
+      <c r="B669" t="s">
+        <v>975</v>
+      </c>
+      <c r="C669" t="s">
+        <v>26</v>
+      </c>
+      <c r="D669">
+        <v>520</v>
+      </c>
+      <c r="E669" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="670" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A670" t="s">
+        <v>976</v>
+      </c>
+      <c r="B670" t="s">
+        <v>977</v>
+      </c>
+      <c r="C670" t="s">
+        <v>7</v>
+      </c>
+      <c r="D670">
+        <v>1290</v>
+      </c>
+      <c r="E670" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="671" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A671" t="s">
+        <v>978</v>
+      </c>
+      <c r="B671" t="s">
+        <v>979</v>
+      </c>
+      <c r="C671" t="s">
+        <v>7</v>
+      </c>
+      <c r="D671">
+        <v>1200</v>
+      </c>
+      <c r="E671" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="672" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A672" t="s">
+        <v>978</v>
+      </c>
+      <c r="B672" t="s">
+        <v>980</v>
+      </c>
+      <c r="C672" t="s">
+        <v>7</v>
+      </c>
+      <c r="D672">
+        <v>1445</v>
+      </c>
+      <c r="E672" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="673" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A673" t="s">
+        <v>981</v>
+      </c>
+      <c r="B673" t="s">
+        <v>982</v>
+      </c>
+      <c r="C673" t="s">
+        <v>7</v>
+      </c>
+      <c r="D673">
+        <v>1543.2360402839399</v>
+      </c>
+      <c r="E673" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="674" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A674" t="s">
+        <v>981</v>
+      </c>
+      <c r="B674" t="s">
+        <v>983</v>
+      </c>
+      <c r="C674" t="s">
+        <v>7</v>
+      </c>
+      <c r="D674">
+        <v>1000</v>
+      </c>
+      <c r="E674" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="675" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A675" t="s">
+        <v>981</v>
+      </c>
+      <c r="B675" t="s">
+        <v>984</v>
+      </c>
+      <c r="C675" t="s">
+        <v>7</v>
+      </c>
+      <c r="D675">
+        <v>1300</v>
+      </c>
+      <c r="E675" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="676" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A676" t="s">
+        <v>981</v>
+      </c>
+      <c r="B676" t="s">
+        <v>985</v>
+      </c>
+      <c r="C676" t="s">
+        <v>7</v>
+      </c>
+      <c r="D676">
+        <v>1255</v>
+      </c>
+      <c r="E676" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="677" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A677" t="s">
+        <v>981</v>
+      </c>
+      <c r="B677" t="s">
+        <v>986</v>
+      </c>
+      <c r="C677" t="s">
+        <v>7</v>
+      </c>
+      <c r="D677">
+        <v>1175</v>
+      </c>
+      <c r="E677" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="678" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A678" t="s">
+        <v>981</v>
+      </c>
+      <c r="B678" t="s">
+        <v>987</v>
+      </c>
+      <c r="C678" t="s">
+        <v>7</v>
+      </c>
+      <c r="D678">
+        <v>1135</v>
+      </c>
+      <c r="E678" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="679" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A679" t="s">
+        <v>981</v>
+      </c>
+      <c r="B679" t="s">
+        <v>988</v>
+      </c>
+      <c r="C679" t="s">
+        <v>7</v>
+      </c>
+      <c r="D679">
+        <v>1235</v>
+      </c>
+      <c r="E679" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="680" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A680" t="s">
+        <v>981</v>
+      </c>
+      <c r="B680" t="s">
+        <v>402</v>
+      </c>
+      <c r="C680" t="s">
+        <v>7</v>
+      </c>
+      <c r="D680">
+        <v>1105</v>
+      </c>
+      <c r="E680" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="681" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A681" t="s">
+        <v>981</v>
+      </c>
+      <c r="B681" t="s">
+        <v>989</v>
+      </c>
+      <c r="C681" t="s">
+        <v>7</v>
+      </c>
+      <c r="D681">
+        <v>1265</v>
+      </c>
+      <c r="E681" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="682" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A682" t="s">
+        <v>981</v>
+      </c>
+      <c r="B682" t="s">
+        <v>990</v>
+      </c>
+      <c r="C682" t="s">
+        <v>7</v>
+      </c>
+      <c r="D682">
+        <v>1085</v>
+      </c>
+      <c r="E682" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="683" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A683" t="s">
+        <v>991</v>
+      </c>
+      <c r="B683" t="s">
+        <v>992</v>
+      </c>
+      <c r="C683" t="s">
+        <v>7</v>
+      </c>
+      <c r="D683">
+        <v>1273.1565000000001</v>
+      </c>
+      <c r="E683" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="684" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A684" t="s">
+        <v>991</v>
+      </c>
+      <c r="B684" t="s">
+        <v>275</v>
+      </c>
+      <c r="C684" t="s">
+        <v>7</v>
+      </c>
+      <c r="D684">
+        <v>1181</v>
+      </c>
+      <c r="E684" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="685" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A685" t="s">
+        <v>976</v>
+      </c>
+      <c r="B685" t="s">
+        <v>993</v>
+      </c>
+      <c r="C685" t="s">
+        <v>7</v>
+      </c>
+      <c r="D685">
+        <v>1095</v>
+      </c>
+      <c r="E685" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="686" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A686" t="s">
+        <v>994</v>
+      </c>
+      <c r="B686" t="s">
+        <v>995</v>
+      </c>
+      <c r="C686" t="s">
+        <v>7</v>
+      </c>
+      <c r="D686">
+        <v>1465</v>
+      </c>
+      <c r="E686" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="687" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A687" t="s">
+        <v>976</v>
+      </c>
+      <c r="B687" t="s">
+        <v>996</v>
+      </c>
+      <c r="C687" t="s">
+        <v>7</v>
+      </c>
+      <c r="D687">
+        <v>1195</v>
+      </c>
+      <c r="E687" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="688" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A688" t="s">
+        <v>976</v>
+      </c>
+      <c r="B688" t="s">
+        <v>997</v>
+      </c>
+      <c r="C688" t="s">
+        <v>7</v>
+      </c>
+      <c r="D688">
+        <v>1025</v>
+      </c>
+      <c r="E688" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="689" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A689" t="s">
+        <v>976</v>
+      </c>
+      <c r="B689" t="s">
+        <v>998</v>
+      </c>
+      <c r="C689" t="s">
+        <v>7</v>
+      </c>
+      <c r="D689">
+        <v>1080</v>
+      </c>
+      <c r="E689" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="690" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A690" t="s">
+        <v>999</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C690" t="s">
+        <v>7</v>
+      </c>
+      <c r="D690">
+        <v>1425</v>
+      </c>
+      <c r="E690" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="691" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A691" t="s">
+        <v>999</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C691" t="s">
+        <v>7</v>
+      </c>
+      <c r="D691">
         <v>1160</v>
       </c>
-      <c r="F4" t="s">
-[...16 lines deleted...]
-      <c r="E5">
+      <c r="E691" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="692" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A692" t="s">
+        <v>999</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C692" t="s">
+        <v>7</v>
+      </c>
+      <c r="D692">
+        <v>1045</v>
+      </c>
+      <c r="E692" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="693" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A693" t="s">
+        <v>999</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C693" t="s">
+        <v>7</v>
+      </c>
+      <c r="D693">
+        <v>1035</v>
+      </c>
+      <c r="E693" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="694" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A694" t="s">
+        <v>999</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C694" t="s">
+        <v>7</v>
+      </c>
+      <c r="D694">
+        <v>1505</v>
+      </c>
+      <c r="E694" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="695" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A695" t="s">
+        <v>999</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C695" t="s">
+        <v>7</v>
+      </c>
+      <c r="D695">
+        <v>1138</v>
+      </c>
+      <c r="E695" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="696" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A696" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C696" t="s">
+        <v>7</v>
+      </c>
+      <c r="D696">
+        <v>1504.6551392768399</v>
+      </c>
+      <c r="E696" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="697" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A697" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C697" t="s">
+        <v>7</v>
+      </c>
+      <c r="D697">
+        <v>1365</v>
+      </c>
+      <c r="E697" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="698" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A698" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C698" t="s">
+        <v>7</v>
+      </c>
+      <c r="D698">
+        <v>1486</v>
+      </c>
+      <c r="E698" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="699" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A699" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C699" t="s">
+        <v>7</v>
+      </c>
+      <c r="D699">
+        <v>1165</v>
+      </c>
+      <c r="E699" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="700" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A700" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C700" t="s">
+        <v>7</v>
+      </c>
+      <c r="D700">
+        <v>1410</v>
+      </c>
+      <c r="E700" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="701" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A701" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C701" t="s">
+        <v>7</v>
+      </c>
+      <c r="D701">
+        <v>1125</v>
+      </c>
+      <c r="E701" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="702" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A702" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C702" t="s">
+        <v>7</v>
+      </c>
+      <c r="D702">
+        <v>1522</v>
+      </c>
+      <c r="E702" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="703" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A703" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C703" t="s">
+        <v>7</v>
+      </c>
+      <c r="D703">
+        <v>1424</v>
+      </c>
+      <c r="E703" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="704" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A704" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C704" t="s">
+        <v>7</v>
+      </c>
+      <c r="D704">
+        <v>1375</v>
+      </c>
+      <c r="E704" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="705" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A705" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C705" t="s">
+        <v>7</v>
+      </c>
+      <c r="D705">
+        <v>1110</v>
+      </c>
+      <c r="E705" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="706" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A706" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C706" t="s">
+        <v>7</v>
+      </c>
+      <c r="D706">
+        <v>1174</v>
+      </c>
+      <c r="E706" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="707" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A707" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C707" t="s">
+        <v>7</v>
+      </c>
+      <c r="D707">
+        <v>1095</v>
+      </c>
+      <c r="E707" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="708" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A708" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C708" t="s">
+        <v>7</v>
+      </c>
+      <c r="D708">
+        <v>1167.5</v>
+      </c>
+      <c r="E708" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="709" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A709" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C709" t="s">
+        <v>7</v>
+      </c>
+      <c r="D709">
+        <v>1005</v>
+      </c>
+      <c r="E709" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="710" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A710" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C710" t="s">
+        <v>7</v>
+      </c>
+      <c r="D710">
+        <v>1120</v>
+      </c>
+      <c r="E710" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="711" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A711" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C711" t="s">
+        <v>7</v>
+      </c>
+      <c r="D711">
+        <v>1102</v>
+      </c>
+      <c r="E711" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="712" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A712" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C712" t="s">
+        <v>7</v>
+      </c>
+      <c r="D712">
+        <v>1062</v>
+      </c>
+      <c r="E712" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="713" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A713" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C713" t="s">
+        <v>7</v>
+      </c>
+      <c r="D713">
+        <v>1065</v>
+      </c>
+      <c r="E713" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="714" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A714" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C714" t="s">
+        <v>7</v>
+      </c>
+      <c r="D714">
+        <v>1605</v>
+      </c>
+      <c r="E714" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="715" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A715" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C715" t="s">
+        <v>7</v>
+      </c>
+      <c r="D715">
+        <v>1078</v>
+      </c>
+      <c r="E715" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="716" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A716" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C716" t="s">
+        <v>7</v>
+      </c>
+      <c r="D716">
+        <v>1135</v>
+      </c>
+      <c r="E716" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="717" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A717" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C717" t="s">
+        <v>7</v>
+      </c>
+      <c r="D717">
+        <v>1715</v>
+      </c>
+      <c r="E717" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="718" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A718" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C718" t="s">
+        <v>7</v>
+      </c>
+      <c r="D718">
+        <v>1225</v>
+      </c>
+      <c r="E718" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="719" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A719" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C719" t="s">
+        <v>7</v>
+      </c>
+      <c r="D719">
+        <v>1703.0535</v>
+      </c>
+      <c r="E719" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="720" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A720" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C720" t="s">
+        <v>26</v>
+      </c>
+      <c r="D720">
+        <v>830</v>
+      </c>
+      <c r="E720" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="721" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A721" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C721" t="s">
+        <v>26</v>
+      </c>
+      <c r="D721">
+        <v>560</v>
+      </c>
+      <c r="E721" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="722" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A722" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C722" t="s">
+        <v>26</v>
+      </c>
+      <c r="D722">
+        <v>520</v>
+      </c>
+      <c r="E722" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="723" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A723" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C723" t="s">
+        <v>7</v>
+      </c>
+      <c r="D723">
+        <v>1130</v>
+      </c>
+      <c r="E723" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="724" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A724" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C724" t="s">
+        <v>7</v>
+      </c>
+      <c r="D724">
+        <v>1495</v>
+      </c>
+      <c r="E724" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="725" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A725" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C725" t="s">
+        <v>7</v>
+      </c>
+      <c r="D725">
+        <v>1055</v>
+      </c>
+      <c r="E725" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="726" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A726" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C726" t="s">
+        <v>26</v>
+      </c>
+      <c r="D726">
+        <v>970</v>
+      </c>
+      <c r="E726" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="727" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A727" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C727" t="s">
+        <v>7</v>
+      </c>
+      <c r="D727">
+        <v>1157.4000000000001</v>
+      </c>
+      <c r="E727" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="728" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A728" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C728" t="s">
+        <v>7</v>
+      </c>
+      <c r="D728">
+        <v>1382.2842000000001</v>
+      </c>
+      <c r="E728" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="729" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A729" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C729" t="s">
+        <v>7</v>
+      </c>
+      <c r="D729">
+        <v>1025</v>
+      </c>
+      <c r="E729" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="730" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A730" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C730" t="s">
+        <v>7</v>
+      </c>
+      <c r="D730">
+        <v>1000</v>
+      </c>
+      <c r="E730" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="731" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A731" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C731" t="s">
+        <v>7</v>
+      </c>
+      <c r="D731">
+        <v>1565.2660000000001</v>
+      </c>
+      <c r="E731" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="732" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A732" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C732" t="s">
+        <v>7</v>
+      </c>
+      <c r="D732">
+        <v>1045</v>
+      </c>
+      <c r="E732" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="733" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A733" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C733" t="s">
+        <v>7</v>
+      </c>
+      <c r="D733">
+        <v>1125</v>
+      </c>
+      <c r="E733" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="734" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A734" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C734" t="s">
+        <v>7</v>
+      </c>
+      <c r="D734">
+        <v>1430</v>
+      </c>
+      <c r="E734" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="735" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A735" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C735" t="s">
+        <v>7</v>
+      </c>
+      <c r="D735">
+        <v>1000</v>
+      </c>
+      <c r="E735" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="736" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A736" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C736" t="s">
+        <v>7</v>
+      </c>
+      <c r="D736">
+        <v>1110</v>
+      </c>
+      <c r="E736" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="737" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A737" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C737" t="s">
+        <v>7</v>
+      </c>
+      <c r="D737">
+        <v>1255</v>
+      </c>
+      <c r="E737" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="738" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A738" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C738" t="s">
+        <v>7</v>
+      </c>
+      <c r="D738">
+        <v>1125</v>
+      </c>
+      <c r="E738" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="739" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A739" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C739" t="s">
+        <v>7</v>
+      </c>
+      <c r="D739">
+        <v>1135</v>
+      </c>
+      <c r="E739" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="740" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A740" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C740" t="s">
+        <v>7</v>
+      </c>
+      <c r="D740">
+        <v>1556</v>
+      </c>
+      <c r="E740" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="741" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A741" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C741" t="s">
+        <v>7</v>
+      </c>
+      <c r="D741">
+        <v>1460</v>
+      </c>
+      <c r="E741" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="742" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A742" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C742" t="s">
+        <v>7</v>
+      </c>
+      <c r="D742">
+        <v>1065</v>
+      </c>
+      <c r="E742" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="743" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A743" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C743" t="s">
+        <v>7</v>
+      </c>
+      <c r="D743">
+        <v>1135</v>
+      </c>
+      <c r="E743" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="744" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A744" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C744" t="s">
+        <v>7</v>
+      </c>
+      <c r="D744">
+        <v>1440</v>
+      </c>
+      <c r="E744" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="745" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A745" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C745" t="s">
+        <v>7</v>
+      </c>
+      <c r="D745">
+        <v>1140</v>
+      </c>
+      <c r="E745" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="746" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A746" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C746" t="s">
+        <v>26</v>
+      </c>
+      <c r="D746">
+        <v>1019.6275000000001</v>
+      </c>
+      <c r="E746" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="747" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A747" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C747" t="s">
+        <v>26</v>
+      </c>
+      <c r="D747">
+        <v>760</v>
+      </c>
+      <c r="E747" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="748" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A748" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C748" t="s">
+        <v>7</v>
+      </c>
+      <c r="D748">
+        <v>1015</v>
+      </c>
+      <c r="E748" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="749" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A749" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B749" t="s">
+        <v>868</v>
+      </c>
+      <c r="C749" t="s">
+        <v>7</v>
+      </c>
+      <c r="D749">
+        <v>1480</v>
+      </c>
+      <c r="E749" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="750" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A750" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B750" t="s">
+        <v>686</v>
+      </c>
+      <c r="C750" t="s">
+        <v>26</v>
+      </c>
+      <c r="D750">
+        <v>585</v>
+      </c>
+      <c r="E750" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="751" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A751" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C751" t="s">
+        <v>7</v>
+      </c>
+      <c r="D751">
+        <v>1055</v>
+      </c>
+      <c r="E751" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="752" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A752" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C752" t="s">
+        <v>26</v>
+      </c>
+      <c r="D752">
+        <v>780</v>
+      </c>
+      <c r="E752" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="753" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A753" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C753" t="s">
+        <v>26</v>
+      </c>
+      <c r="D753">
+        <v>555</v>
+      </c>
+      <c r="E753" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="754" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A754" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C754" t="s">
+        <v>26</v>
+      </c>
+      <c r="D754">
+        <v>760</v>
+      </c>
+      <c r="E754" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="755" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A755" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C755" t="s">
+        <v>26</v>
+      </c>
+      <c r="D755">
+        <v>570</v>
+      </c>
+      <c r="E755" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="756" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A756" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C756" t="s">
+        <v>26</v>
+      </c>
+      <c r="D756">
+        <v>700</v>
+      </c>
+      <c r="E756" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="757" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A757" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C757" t="s">
+        <v>26</v>
+      </c>
+      <c r="D757">
+        <v>785</v>
+      </c>
+      <c r="E757" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="758" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A758" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C758" t="s">
+        <v>26</v>
+      </c>
+      <c r="D758">
+        <v>621.69719999999995</v>
+      </c>
+      <c r="E758" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="759" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A759" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C759" t="s">
+        <v>26</v>
+      </c>
+      <c r="D759">
+        <v>505</v>
+      </c>
+      <c r="E759" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="760" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A760" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C760" t="s">
+        <v>26</v>
+      </c>
+      <c r="D760">
+        <v>754</v>
+      </c>
+      <c r="E760" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="761" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A761" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C761" t="s">
+        <v>7</v>
+      </c>
+      <c r="D761">
+        <v>1272</v>
+      </c>
+      <c r="E761" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="762" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A762" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C762" t="s">
+        <v>26</v>
+      </c>
+      <c r="D762">
+        <v>650</v>
+      </c>
+      <c r="E762" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="763" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A763" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C763" t="s">
+        <v>7</v>
+      </c>
+      <c r="D763">
+        <v>1177</v>
+      </c>
+      <c r="E763" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="764" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A764" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C764" t="s">
+        <v>7</v>
+      </c>
+      <c r="D764">
+        <v>1135</v>
+      </c>
+      <c r="E764" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="765" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A765" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B765" t="s">
+        <v>275</v>
+      </c>
+      <c r="C765" t="s">
+        <v>7</v>
+      </c>
+      <c r="D765">
+        <v>1020</v>
+      </c>
+      <c r="E765" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="766" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A766" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C766" t="s">
+        <v>7</v>
+      </c>
+      <c r="D766">
+        <v>1110</v>
+      </c>
+      <c r="E766" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="767" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A767" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C767" t="s">
+        <v>7</v>
+      </c>
+      <c r="D767">
+        <v>1095</v>
+      </c>
+      <c r="E767" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="768" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A768" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C768" t="s">
+        <v>7</v>
+      </c>
+      <c r="D768">
+        <v>1440</v>
+      </c>
+      <c r="E768" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="769" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A769" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C769" t="s">
+        <v>7</v>
+      </c>
+      <c r="D769">
+        <v>1990</v>
+      </c>
+      <c r="E769" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="770" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A770" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C770" t="s">
+        <v>26</v>
+      </c>
+      <c r="D770">
+        <v>645</v>
+      </c>
+      <c r="E770" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="771" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A771" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C771" t="s">
+        <v>26</v>
+      </c>
+      <c r="D771">
+        <v>701</v>
+      </c>
+      <c r="E771" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="772" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A772" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C772" t="s">
+        <v>7</v>
+      </c>
+      <c r="D772">
+        <v>1105</v>
+      </c>
+      <c r="E772" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="773" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A773" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C773" t="s">
+        <v>7</v>
+      </c>
+      <c r="D773">
+        <v>1085</v>
+      </c>
+      <c r="E773" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="774" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A774" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C774" t="s">
+        <v>7</v>
+      </c>
+      <c r="D774">
+        <v>1141</v>
+      </c>
+      <c r="E774" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="775" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A775" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C775" t="s">
+        <v>7</v>
+      </c>
+      <c r="D775">
+        <v>1045</v>
+      </c>
+      <c r="E775" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="776" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A776" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C776" t="s">
+        <v>26</v>
+      </c>
+      <c r="D776">
+        <v>825</v>
+      </c>
+      <c r="E776" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="777" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A777" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B777" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C777" t="s">
+        <v>7</v>
+      </c>
+      <c r="D777">
+        <v>1360</v>
+      </c>
+      <c r="E777" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="778" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A778" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C778" t="s">
+        <v>7</v>
+      </c>
+      <c r="D778">
+        <v>1300</v>
+      </c>
+      <c r="E778" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="779" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A779" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B779" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C779" t="s">
+        <v>7</v>
+      </c>
+      <c r="D779">
+        <v>1195</v>
+      </c>
+      <c r="E779" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="780" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A780" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B780" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C780" t="s">
+        <v>7</v>
+      </c>
+      <c r="D780">
+        <v>1051</v>
+      </c>
+      <c r="E780" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="781" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A781" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B781" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C781" t="s">
+        <v>7</v>
+      </c>
+      <c r="D781">
+        <v>1515</v>
+      </c>
+      <c r="E781" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="782" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A782" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B782" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C782" t="s">
+        <v>7</v>
+      </c>
+      <c r="D782">
+        <v>1255</v>
+      </c>
+      <c r="E782" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="783" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A783" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B783" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C783" t="s">
+        <v>7</v>
+      </c>
+      <c r="D783">
+        <v>1160</v>
+      </c>
+      <c r="E783" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="784" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A784" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B784" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C784" t="s">
+        <v>7</v>
+      </c>
+      <c r="D784">
+        <v>1065</v>
+      </c>
+      <c r="E784" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="785" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A785" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B785" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C785" t="s">
+        <v>7</v>
+      </c>
+      <c r="D785">
+        <v>1105</v>
+      </c>
+      <c r="E785" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="786" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A786" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B786" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C786" t="s">
+        <v>7</v>
+      </c>
+      <c r="D786">
+        <v>1115</v>
+      </c>
+      <c r="E786" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="787" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A787" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B787" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C787" t="s">
+        <v>7</v>
+      </c>
+      <c r="D787">
+        <v>1325</v>
+      </c>
+      <c r="E787" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="788" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A788" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B788" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C788" t="s">
+        <v>7</v>
+      </c>
+      <c r="D788">
+        <v>1255</v>
+      </c>
+      <c r="E788" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="789" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A789" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B789" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C789" t="s">
+        <v>7</v>
+      </c>
+      <c r="D789">
+        <v>1015</v>
+      </c>
+      <c r="E789" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="790" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A790" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B790" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C790" t="s">
+        <v>7</v>
+      </c>
+      <c r="D790">
+        <v>1000</v>
+      </c>
+      <c r="E790" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="791" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A791" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B791" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C791" t="s">
+        <v>26</v>
+      </c>
+      <c r="D791">
+        <v>645</v>
+      </c>
+      <c r="E791" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="792" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A792" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B792" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C792" t="s">
+        <v>26</v>
+      </c>
+      <c r="D792">
+        <v>625</v>
+      </c>
+      <c r="E792" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="793" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A793" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B793" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C793" t="s">
+        <v>7</v>
+      </c>
+      <c r="D793">
+        <v>1075</v>
+      </c>
+      <c r="E793" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="794" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A794" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B794" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C794" t="s">
+        <v>26</v>
+      </c>
+      <c r="D794">
+        <v>890</v>
+      </c>
+      <c r="E794" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="795" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A795" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B795" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C795" t="s">
+        <v>7</v>
+      </c>
+      <c r="D795">
+        <v>1260</v>
+      </c>
+      <c r="E795" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="796" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A796" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B796" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C796" t="s">
+        <v>7</v>
+      </c>
+      <c r="D796">
+        <v>1010</v>
+      </c>
+      <c r="E796" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="797" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A797" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B797" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C797" t="s">
+        <v>26</v>
+      </c>
+      <c r="D797">
+        <v>698</v>
+      </c>
+      <c r="E797" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="798" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A798" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B798" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C798" t="s">
+        <v>26</v>
+      </c>
+      <c r="D798">
+        <v>595</v>
+      </c>
+      <c r="E798" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="799" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A799" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B799" t="s">
         <v>1155</v>
       </c>
-      <c r="F5" t="s">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C799" t="s">
+        <v>26</v>
+      </c>
+      <c r="D799">
+        <v>683.4</v>
+      </c>
+      <c r="E799" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="800" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A800" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B800" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C800" t="s">
+        <v>26</v>
+      </c>
+      <c r="D800">
+        <v>1015</v>
+      </c>
+      <c r="E800" t="s">
         <v>20</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6">
+    </row>
+    <row r="801" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A801" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B801" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C801" t="s">
+        <v>26</v>
+      </c>
+      <c r="D801">
+        <v>565</v>
+      </c>
+      <c r="E801" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="802" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A802" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B802" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C802" t="s">
+        <v>26</v>
+      </c>
+      <c r="D802">
+        <v>510</v>
+      </c>
+      <c r="E802" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="803" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A803" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B803" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C803" t="s">
+        <v>7</v>
+      </c>
+      <c r="D803">
+        <v>1246</v>
+      </c>
+      <c r="E803" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="804" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A804" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B804" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C804" t="s">
+        <v>7</v>
+      </c>
+      <c r="D804">
+        <v>1315</v>
+      </c>
+      <c r="E804" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="805" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A805" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B805" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C805" t="s">
+        <v>7</v>
+      </c>
+      <c r="D805">
+        <v>1130</v>
+      </c>
+      <c r="E805" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="806" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A806" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B806" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C806" t="s">
+        <v>7</v>
+      </c>
+      <c r="D806">
+        <v>1309</v>
+      </c>
+      <c r="E806" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="807" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A807" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B807" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C807" t="s">
+        <v>7</v>
+      </c>
+      <c r="D807">
+        <v>1927</v>
+      </c>
+      <c r="E807" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="808" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A808" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B808" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C808" t="s">
+        <v>7</v>
+      </c>
+      <c r="D808">
+        <v>1205</v>
+      </c>
+      <c r="E808" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="809" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A809" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B809" t="s">
+        <v>275</v>
+      </c>
+      <c r="C809" t="s">
+        <v>26</v>
+      </c>
+      <c r="D809">
+        <v>595</v>
+      </c>
+      <c r="E809" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="810" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A810" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B810" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C810" t="s">
+        <v>7</v>
+      </c>
+      <c r="D810">
+        <v>1270</v>
+      </c>
+      <c r="E810" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="811" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A811" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B811" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C811" t="s">
+        <v>7</v>
+      </c>
+      <c r="D811">
+        <v>1000</v>
+      </c>
+      <c r="E811" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="812" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A812" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B812" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C812" t="s">
+        <v>7</v>
+      </c>
+      <c r="D812">
+        <v>1250</v>
+      </c>
+      <c r="E812" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="813" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A813" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B813" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C813" t="s">
+        <v>7</v>
+      </c>
+      <c r="D813">
+        <v>1025</v>
+      </c>
+      <c r="E813" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="814" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A814" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B814" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C814" t="s">
+        <v>7</v>
+      </c>
+      <c r="D814">
+        <v>1005</v>
+      </c>
+      <c r="E814" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="815" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A815" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B815" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C815" t="s">
+        <v>7</v>
+      </c>
+      <c r="D815">
+        <v>1335</v>
+      </c>
+      <c r="E815" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="816" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A816" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B816" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C816" t="s">
+        <v>7</v>
+      </c>
+      <c r="D816">
+        <v>1045</v>
+      </c>
+      <c r="E816" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="817" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A817" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B817" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C817" t="s">
+        <v>7</v>
+      </c>
+      <c r="D817">
+        <v>1130</v>
+      </c>
+      <c r="E817" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="818" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A818" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B818" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C818" t="s">
+        <v>7</v>
+      </c>
+      <c r="D818">
+        <v>1016</v>
+      </c>
+      <c r="E818" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="819" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A819" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B819" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C819" t="s">
+        <v>7</v>
+      </c>
+      <c r="D819">
+        <v>1380</v>
+      </c>
+      <c r="E819" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="820" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A820" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B820" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C820" t="s">
+        <v>7</v>
+      </c>
+      <c r="D820">
+        <v>1034.17786</v>
+      </c>
+      <c r="E820" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="821" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A821" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B821" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C821" t="s">
+        <v>7</v>
+      </c>
+      <c r="D821">
+        <v>1330</v>
+      </c>
+      <c r="E821" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="822" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A822" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B822" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C822" t="s">
+        <v>7</v>
+      </c>
+      <c r="D822">
+        <v>1072</v>
+      </c>
+      <c r="E822" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="823" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A823" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B823" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C823" t="s">
+        <v>26</v>
+      </c>
+      <c r="D823">
+        <v>660</v>
+      </c>
+      <c r="E823" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="824" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A824" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B824" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C824" t="s">
+        <v>26</v>
+      </c>
+      <c r="D824">
+        <v>605</v>
+      </c>
+      <c r="E824" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="825" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A825" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B825" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C825" t="s">
+        <v>26</v>
+      </c>
+      <c r="D825">
+        <v>575</v>
+      </c>
+      <c r="E825" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="826" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A826" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B826" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C826" t="s">
+        <v>26</v>
+      </c>
+      <c r="D826">
+        <v>550</v>
+      </c>
+      <c r="E826" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="827" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A827" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B827" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C827" t="s">
+        <v>26</v>
+      </c>
+      <c r="D827">
+        <v>580</v>
+      </c>
+      <c r="E827" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="828" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A828" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B828" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C828" t="s">
+        <v>7</v>
+      </c>
+      <c r="D828">
+        <v>1365</v>
+      </c>
+      <c r="E828" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="829" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A829" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B829" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C829" t="s">
+        <v>7</v>
+      </c>
+      <c r="D829">
+        <v>1295</v>
+      </c>
+      <c r="E829" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="830" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A830" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B830" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C830" t="s">
+        <v>7</v>
+      </c>
+      <c r="D830">
+        <v>1994</v>
+      </c>
+      <c r="E830" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="831" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A831" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B831" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C831" t="s">
+        <v>7</v>
+      </c>
+      <c r="D831">
+        <v>1160</v>
+      </c>
+      <c r="E831" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="832" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A832" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B832" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C832" t="s">
+        <v>7</v>
+      </c>
+      <c r="D832">
+        <v>1050</v>
+      </c>
+      <c r="E832" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="833" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A833" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B833" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C833" t="s">
+        <v>26</v>
+      </c>
+      <c r="D833">
+        <v>550</v>
+      </c>
+      <c r="E833" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="834" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A834" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B834" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C834" t="s">
+        <v>26</v>
+      </c>
+      <c r="D834">
+        <v>862</v>
+      </c>
+      <c r="E834" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="835" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A835" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B835" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C835" t="s">
+        <v>26</v>
+      </c>
+      <c r="D835">
+        <v>860</v>
+      </c>
+      <c r="E835" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="836" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A836" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B836" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C836" t="s">
+        <v>7</v>
+      </c>
+      <c r="D836">
+        <v>1307.5</v>
+      </c>
+      <c r="E836" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="837" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A837" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B837" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C837" t="s">
+        <v>7</v>
+      </c>
+      <c r="D837">
+        <v>1125</v>
+      </c>
+      <c r="E837" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="838" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A838" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B838" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C838" t="s">
+        <v>26</v>
+      </c>
+      <c r="D838">
+        <v>739</v>
+      </c>
+      <c r="E838" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="839" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A839" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B839" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C839" t="s">
+        <v>26</v>
+      </c>
+      <c r="D839">
+        <v>505</v>
+      </c>
+      <c r="E839" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="840" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A840" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B840" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C840" t="s">
+        <v>26</v>
+      </c>
+      <c r="D840">
+        <v>1110</v>
+      </c>
+      <c r="E840" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="841" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A841" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B841" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C841" t="s">
+        <v>26</v>
+      </c>
+      <c r="D841">
+        <v>540</v>
+      </c>
+      <c r="E841" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="842" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A842" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B842" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C842" t="s">
+        <v>26</v>
+      </c>
+      <c r="D842">
+        <v>524.69479999999999</v>
+      </c>
+      <c r="E842" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="843" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A843" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B843" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C843" t="s">
+        <v>26</v>
+      </c>
+      <c r="D843">
+        <v>513</v>
+      </c>
+      <c r="E843" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="844" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A844" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B844" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C844" t="s">
+        <v>26</v>
+      </c>
+      <c r="D844">
+        <v>755</v>
+      </c>
+      <c r="E844" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="845" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A845" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B845" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C845" t="s">
+        <v>7</v>
+      </c>
+      <c r="D845">
+        <v>1096</v>
+      </c>
+      <c r="E845" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="846" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A846" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B846" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C846" t="s">
+        <v>7</v>
+      </c>
+      <c r="D846">
+        <v>1325</v>
+      </c>
+      <c r="E846" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="847" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A847" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B847" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C847" t="s">
+        <v>7</v>
+      </c>
+      <c r="D847">
+        <v>1005</v>
+      </c>
+      <c r="E847" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="848" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A848" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B848" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C848" t="s">
+        <v>7</v>
+      </c>
+      <c r="D848">
+        <v>1110</v>
+      </c>
+      <c r="E848" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="849" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A849" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B849" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C849" t="s">
+        <v>7</v>
+      </c>
+      <c r="D849">
+        <v>1015</v>
+      </c>
+      <c r="E849" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="850" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A850" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B850" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C850" t="s">
+        <v>7</v>
+      </c>
+      <c r="D850">
+        <v>2030</v>
+      </c>
+      <c r="E850" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="851" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A851" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B851" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C851" t="s">
+        <v>7</v>
+      </c>
+      <c r="D851">
+        <v>1125</v>
+      </c>
+      <c r="E851" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="852" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A852" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B852" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C852" t="s">
+        <v>7</v>
+      </c>
+      <c r="D852">
+        <v>1230</v>
+      </c>
+      <c r="E852" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="853" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A853" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B853" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C853" t="s">
+        <v>7</v>
+      </c>
+      <c r="D853">
+        <v>1040</v>
+      </c>
+      <c r="E853" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="854" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A854" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B854" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C854" t="s">
+        <v>7</v>
+      </c>
+      <c r="D854">
+        <v>1050</v>
+      </c>
+      <c r="E854" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="855" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A855" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B855" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C855" t="s">
+        <v>7</v>
+      </c>
+      <c r="D855">
+        <v>1290</v>
+      </c>
+      <c r="E855" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="856" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A856" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B856" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C856" t="s">
+        <v>7</v>
+      </c>
+      <c r="D856">
+        <v>1285</v>
+      </c>
+      <c r="E856" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="857" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A857" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B857" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C857" t="s">
+        <v>7</v>
+      </c>
+      <c r="D857">
+        <v>1411</v>
+      </c>
+      <c r="E857" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="858" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A858" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B858" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C858" t="s">
+        <v>7</v>
+      </c>
+      <c r="D858">
+        <v>1000</v>
+      </c>
+      <c r="E858" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="859" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A859" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B859" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C859" t="s">
+        <v>7</v>
+      </c>
+      <c r="D859">
+        <v>1583</v>
+      </c>
+      <c r="E859" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="860" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A860" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B860" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C860" t="s">
+        <v>26</v>
+      </c>
+      <c r="D860">
+        <v>660</v>
+      </c>
+      <c r="E860" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="861" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A861" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B861" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C861" t="s">
+        <v>26</v>
+      </c>
+      <c r="D861">
+        <v>613</v>
+      </c>
+      <c r="E861" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="862" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A862" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B862" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C862" t="s">
+        <v>26</v>
+      </c>
+      <c r="D862">
+        <v>765</v>
+      </c>
+      <c r="E862" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="863" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A863" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B863" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C863" t="s">
+        <v>7</v>
+      </c>
+      <c r="D863">
+        <v>1300</v>
+      </c>
+      <c r="E863" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="864" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A864" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B864" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C864" t="s">
+        <v>26</v>
+      </c>
+      <c r="D864">
+        <v>823</v>
+      </c>
+      <c r="E864" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="865" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A865" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B865" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C865" t="s">
+        <v>7</v>
+      </c>
+      <c r="D865">
+        <v>1731</v>
+      </c>
+      <c r="E865" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="866" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A866" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B866" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C866" t="s">
+        <v>26</v>
+      </c>
+      <c r="D866">
+        <v>779</v>
+      </c>
+      <c r="E866" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="867" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A867" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B867" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C867" t="s">
+        <v>7</v>
+      </c>
+      <c r="D867">
+        <v>1435</v>
+      </c>
+      <c r="E867" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="868" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A868" t="s">
+        <v>109</v>
+      </c>
+      <c r="B868" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C868" t="s">
+        <v>26</v>
+      </c>
+      <c r="D868">
+        <v>1010</v>
+      </c>
+      <c r="E868" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="869" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A869" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B869" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C869" t="s">
+        <v>26</v>
+      </c>
+      <c r="D869">
+        <v>775</v>
+      </c>
+      <c r="E869" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="870" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A870" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B870" t="s">
+        <v>275</v>
+      </c>
+      <c r="C870" t="s">
+        <v>7</v>
+      </c>
+      <c r="D870">
+        <v>1559</v>
+      </c>
+      <c r="E870" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="871" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A871" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B871" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C871" t="s">
+        <v>7</v>
+      </c>
+      <c r="D871">
+        <v>1385</v>
+      </c>
+      <c r="E871" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="872" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A872" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B872" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C872" t="s">
+        <v>7</v>
+      </c>
+      <c r="D872">
+        <v>1121</v>
+      </c>
+      <c r="E872" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="873" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A873" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B873" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C873" t="s">
+        <v>7</v>
+      </c>
+      <c r="D873">
+        <v>1085</v>
+      </c>
+      <c r="E873" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="874" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A874" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B874" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C874" t="s">
+        <v>7</v>
+      </c>
+      <c r="D874">
+        <v>1155</v>
+      </c>
+      <c r="E874" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="875" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A875" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B875" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C875" t="s">
+        <v>7</v>
+      </c>
+      <c r="D875">
+        <v>1480</v>
+      </c>
+      <c r="E875" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="876" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A876" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B876" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C876" t="s">
+        <v>7</v>
+      </c>
+      <c r="D876">
+        <v>1040</v>
+      </c>
+      <c r="E876" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="877" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A877" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B877" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C877" t="s">
+        <v>7</v>
+      </c>
+      <c r="D877">
+        <v>1103</v>
+      </c>
+      <c r="E877" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="878" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A878" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B878" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C878" t="s">
+        <v>7</v>
+      </c>
+      <c r="D878">
+        <v>1135</v>
+      </c>
+      <c r="E878" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="879" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A879" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B879" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C879" t="s">
+        <v>26</v>
+      </c>
+      <c r="D879">
+        <v>552</v>
+      </c>
+      <c r="E879" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="880" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A880" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B880" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C880" t="s">
+        <v>26</v>
+      </c>
+      <c r="D880">
+        <v>709</v>
+      </c>
+      <c r="E880" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="881" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A881" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B881" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C881" t="s">
+        <v>7</v>
+      </c>
+      <c r="D881">
+        <v>1151</v>
+      </c>
+      <c r="E881" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="882" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A882" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B882" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C882" t="s">
+        <v>7</v>
+      </c>
+      <c r="D882">
+        <v>1195</v>
+      </c>
+      <c r="E882" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="883" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A883" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B883" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C883" t="s">
+        <v>7</v>
+      </c>
+      <c r="D883">
+        <v>1005</v>
+      </c>
+      <c r="E883" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="884" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A884" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B884" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C884" t="s">
+        <v>7</v>
+      </c>
+      <c r="D884">
+        <v>1104.51608026036</v>
+      </c>
+      <c r="E884" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="885" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A885" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B885" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C885" t="s">
+        <v>7</v>
+      </c>
+      <c r="D885">
+        <v>1045</v>
+      </c>
+      <c r="E885" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="886" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A886" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B886" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C886" t="s">
+        <v>7</v>
+      </c>
+      <c r="D886">
+        <v>1075</v>
+      </c>
+      <c r="E886" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="887" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A887" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B887" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C887" t="s">
+        <v>7</v>
+      </c>
+      <c r="D887">
+        <v>1317.2484999999999</v>
+      </c>
+      <c r="E887" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="888" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A888" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B888" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C888" t="s">
+        <v>7</v>
+      </c>
+      <c r="D888">
+        <v>1499</v>
+      </c>
+      <c r="E888" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="889" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A889" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B889" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C889" t="s">
+        <v>7</v>
+      </c>
+      <c r="D889">
+        <v>2235</v>
+      </c>
+      <c r="E889" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="890" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A890" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B890" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C890" t="s">
+        <v>7</v>
+      </c>
+      <c r="D890">
+        <v>1290</v>
+      </c>
+      <c r="E890" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="891" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A891" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B891" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C891" t="s">
+        <v>7</v>
+      </c>
+      <c r="D891">
+        <v>1172.5</v>
+      </c>
+      <c r="E891" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="892" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A892" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B892" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C892" t="s">
+        <v>7</v>
+      </c>
+      <c r="D892">
+        <v>1471.5705</v>
+      </c>
+      <c r="E892" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="893" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A893" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B893" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C893" t="s">
+        <v>26</v>
+      </c>
+      <c r="D893">
+        <v>689</v>
+      </c>
+      <c r="E893" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="894" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A894" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B894" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C894" t="s">
+        <v>26</v>
+      </c>
+      <c r="D894">
+        <v>580</v>
+      </c>
+      <c r="E894" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="895" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A895" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B895" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C895" t="s">
+        <v>7</v>
+      </c>
+      <c r="D895">
+        <v>1045</v>
+      </c>
+      <c r="E895" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="896" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A896" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B896" t="s">
+        <v>296</v>
+      </c>
+      <c r="C896" t="s">
+        <v>26</v>
+      </c>
+      <c r="D896">
+        <v>615</v>
+      </c>
+      <c r="E896" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="897" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A897" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B897" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C897" t="s">
+        <v>7</v>
+      </c>
+      <c r="D897">
+        <v>1735</v>
+      </c>
+      <c r="E897" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="898" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A898" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B898" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C898" t="s">
+        <v>7</v>
+      </c>
+      <c r="D898">
+        <v>1394</v>
+      </c>
+      <c r="E898" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="899" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A899" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B899" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C899" t="s">
+        <v>7</v>
+      </c>
+      <c r="D899">
+        <v>1489</v>
+      </c>
+      <c r="E899" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="900" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A900" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B900" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C900" t="s">
+        <v>7</v>
+      </c>
+      <c r="D900">
+        <v>1035</v>
+      </c>
+      <c r="E900" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="901" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A901" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B901" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C901" t="s">
+        <v>7</v>
+      </c>
+      <c r="D901">
+        <v>1040</v>
+      </c>
+      <c r="E901" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="902" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A902" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B902" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C902" t="s">
+        <v>26</v>
+      </c>
+      <c r="D902">
+        <v>765</v>
+      </c>
+      <c r="E902" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="903" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A903" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B903" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C903" t="s">
+        <v>26</v>
+      </c>
+      <c r="D903">
+        <v>743</v>
+      </c>
+      <c r="E903" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="904" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A904" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B904" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C904" t="s">
+        <v>26</v>
+      </c>
+      <c r="D904">
+        <v>630</v>
+      </c>
+      <c r="E904" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="905" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A905" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B905" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C905" t="s">
+        <v>26</v>
+      </c>
+      <c r="D905">
+        <v>755</v>
+      </c>
+      <c r="E905" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="906" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A906" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B906" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C906" t="s">
+        <v>26</v>
+      </c>
+      <c r="D906">
         <v>1080</v>
       </c>
-      <c r="F6" t="s">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="E906" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="907" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A907" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B907" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C907" t="s">
+        <v>7</v>
+      </c>
+      <c r="D907">
+        <v>1315</v>
+      </c>
+      <c r="E907" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="908" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A908" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B908" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C908" t="s">
+        <v>7</v>
+      </c>
+      <c r="D908">
+        <v>1102.3114573456701</v>
+      </c>
+      <c r="E908" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="909" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A909" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B909" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C909" t="s">
+        <v>7</v>
+      </c>
+      <c r="D909">
+        <v>1200</v>
+      </c>
+      <c r="E909" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="910" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A910" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B910" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C910" t="s">
+        <v>7</v>
+      </c>
+      <c r="D910">
+        <v>1135</v>
+      </c>
+      <c r="E910" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="911" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A911" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B911" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C911" t="s">
+        <v>7</v>
+      </c>
+      <c r="D911">
+        <v>1170</v>
+      </c>
+      <c r="E911" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="912" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A912" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B912" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C912" t="s">
+        <v>7</v>
+      </c>
+      <c r="D912">
+        <v>1215</v>
+      </c>
+      <c r="E912" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="913" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A913" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B913" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C913" t="s">
+        <v>7</v>
+      </c>
+      <c r="D913">
+        <v>1115</v>
+      </c>
+      <c r="E913" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="914" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A914" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B914" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C914" t="s">
+        <v>7</v>
+      </c>
+      <c r="D914">
+        <v>1025</v>
+      </c>
+      <c r="E914" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="915" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A915" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B915" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C915" t="s">
+        <v>7</v>
+      </c>
+      <c r="D915">
+        <v>1475</v>
+      </c>
+      <c r="E915" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
-[...8 lines deleted...]
-      <c r="E7">
+    </row>
+    <row r="916" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A916" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B916" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C916" t="s">
+        <v>7</v>
+      </c>
+      <c r="D916">
+        <v>1201.5194885067799</v>
+      </c>
+      <c r="E916" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="917" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A917" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B917" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C917" t="s">
+        <v>7</v>
+      </c>
+      <c r="D917">
+        <v>1125</v>
+      </c>
+      <c r="E917" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="918" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A918" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B918" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C918" t="s">
+        <v>7</v>
+      </c>
+      <c r="D918">
+        <v>1235</v>
+      </c>
+      <c r="E918" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="919" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A919" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B919" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C919" t="s">
+        <v>7</v>
+      </c>
+      <c r="D919">
+        <v>1035</v>
+      </c>
+      <c r="E919" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="920" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A920" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B920" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C920" t="s">
+        <v>7</v>
+      </c>
+      <c r="D920">
+        <v>1005</v>
+      </c>
+      <c r="E920" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="921" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A921" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B921" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C921" t="s">
+        <v>7</v>
+      </c>
+      <c r="D921">
+        <v>1110</v>
+      </c>
+      <c r="E921" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="922" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A922" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B922" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C922" t="s">
+        <v>7</v>
+      </c>
+      <c r="D922">
+        <v>1460</v>
+      </c>
+      <c r="E922" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="923" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A923" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B923" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C923" t="s">
+        <v>7</v>
+      </c>
+      <c r="D923">
+        <v>1215</v>
+      </c>
+      <c r="E923" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="924" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A924" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B924" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C924" t="s">
+        <v>7</v>
+      </c>
+      <c r="D924">
+        <v>1180</v>
+      </c>
+      <c r="E924" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="925" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A925" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B925" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C925" t="s">
+        <v>7</v>
+      </c>
+      <c r="D925">
+        <v>1130</v>
+      </c>
+      <c r="E925" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="926" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A926" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B926" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C926" t="s">
+        <v>7</v>
+      </c>
+      <c r="D926">
+        <v>1043</v>
+      </c>
+      <c r="E926" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="927" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A927" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B927" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C927" t="s">
+        <v>7</v>
+      </c>
+      <c r="D927">
+        <v>1141</v>
+      </c>
+      <c r="E927" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="928" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A928" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B928" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C928" t="s">
+        <v>7</v>
+      </c>
+      <c r="D928">
+        <v>1303</v>
+      </c>
+      <c r="E928" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="929" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A929" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B929" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C929" t="s">
+        <v>7</v>
+      </c>
+      <c r="D929">
+        <v>1005</v>
+      </c>
+      <c r="E929" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="930" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A930" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B930" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C930" t="s">
+        <v>7</v>
+      </c>
+      <c r="D930">
+        <v>1344.81997796172</v>
+      </c>
+      <c r="E930" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="931" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A931" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B931" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C931" t="s">
+        <v>7</v>
+      </c>
+      <c r="D931">
+        <v>1010</v>
+      </c>
+      <c r="E931" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="932" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A932" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B932" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C932" t="s">
+        <v>7</v>
+      </c>
+      <c r="D932">
+        <v>1005</v>
+      </c>
+      <c r="E932" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="933" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A933" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B933" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C933" t="s">
+        <v>7</v>
+      </c>
+      <c r="D933">
+        <v>1471</v>
+      </c>
+      <c r="E933" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="934" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A934" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B934" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C934" t="s">
+        <v>7</v>
+      </c>
+      <c r="D934">
+        <v>1130</v>
+      </c>
+      <c r="E934" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="935" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A935" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B935" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C935" t="s">
+        <v>7</v>
+      </c>
+      <c r="D935">
+        <v>1846</v>
+      </c>
+      <c r="E935" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="936" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A936" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B936" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C936" t="s">
+        <v>7</v>
+      </c>
+      <c r="D936">
+        <v>1145</v>
+      </c>
+      <c r="E936" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="937" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A937" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B937" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C937" t="s">
+        <v>7</v>
+      </c>
+      <c r="D937">
+        <v>1334</v>
+      </c>
+      <c r="E937" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="938" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A938" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B938" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C938" t="s">
+        <v>7</v>
+      </c>
+      <c r="D938">
+        <v>1212.53</v>
+      </c>
+      <c r="E938" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="939" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A939" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B939" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C939" t="s">
+        <v>7</v>
+      </c>
+      <c r="D939">
+        <v>1015</v>
+      </c>
+      <c r="E939" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="940" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A940" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B940" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C940" t="s">
+        <v>7</v>
+      </c>
+      <c r="D940">
+        <v>1000</v>
+      </c>
+      <c r="E940" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="941" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A941" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B941" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C941" t="s">
+        <v>7</v>
+      </c>
+      <c r="D941">
+        <v>1005</v>
+      </c>
+      <c r="E941" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="942" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A942" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B942" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C942" t="s">
+        <v>7</v>
+      </c>
+      <c r="D942">
+        <v>1115</v>
+      </c>
+      <c r="E942" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="943" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A943" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B943" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C943" t="s">
+        <v>7</v>
+      </c>
+      <c r="D943">
+        <v>1505</v>
+      </c>
+      <c r="E943" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="944" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A944" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B944" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C944" t="s">
+        <v>7</v>
+      </c>
+      <c r="D944">
+        <v>1015</v>
+      </c>
+      <c r="E944" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="945" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A945" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B945" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C945" t="s">
+        <v>7</v>
+      </c>
+      <c r="D945">
+        <v>1230</v>
+      </c>
+      <c r="E945" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="946" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A946" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B946" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C946" t="s">
+        <v>7</v>
+      </c>
+      <c r="D946">
+        <v>1322.76</v>
+      </c>
+      <c r="E946" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="947" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A947" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B947" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C947" t="s">
+        <v>7</v>
+      </c>
+      <c r="D947">
+        <v>1085</v>
+      </c>
+      <c r="E947" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="948" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A948" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B948" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C948" t="s">
+        <v>7</v>
+      </c>
+      <c r="D948">
+        <v>1590</v>
+      </c>
+      <c r="E948" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="949" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A949" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B949" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C949" t="s">
+        <v>7</v>
+      </c>
+      <c r="D949">
+        <v>1005</v>
+      </c>
+      <c r="E949" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="950" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A950" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B950" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C950" t="s">
+        <v>7</v>
+      </c>
+      <c r="D950">
+        <v>1146.4039156394999</v>
+      </c>
+      <c r="E950" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="951" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A951" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B951" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C951" t="s">
+        <v>7</v>
+      </c>
+      <c r="D951">
+        <v>1235</v>
+      </c>
+      <c r="E951" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="952" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A952" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B952" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C952" t="s">
+        <v>7</v>
+      </c>
+      <c r="D952">
+        <v>1405.4471081157301</v>
+      </c>
+      <c r="E952" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="953" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A953" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B953" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C953" t="s">
+        <v>7</v>
+      </c>
+      <c r="D953">
+        <v>1085</v>
+      </c>
+      <c r="E953" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="954" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A954" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B954" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C954" t="s">
+        <v>7</v>
+      </c>
+      <c r="D954">
+        <v>1615</v>
+      </c>
+      <c r="E954" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="955" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A955" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B955" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C955" t="s">
+        <v>26</v>
+      </c>
+      <c r="D955">
+        <v>947.97799999999995</v>
+      </c>
+      <c r="E955" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="956" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A956" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B956" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C956" t="s">
+        <v>26</v>
+      </c>
+      <c r="D956">
+        <v>680</v>
+      </c>
+      <c r="E956" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="957" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A957" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B957" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C957" t="s">
+        <v>26</v>
+      </c>
+      <c r="D957">
+        <v>859.79399999999998</v>
+      </c>
+      <c r="E957" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="958" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A958" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B958" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C958" t="s">
+        <v>26</v>
+      </c>
+      <c r="D958">
+        <v>798</v>
+      </c>
+      <c r="E958" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="959" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A959" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B959" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C959" t="s">
+        <v>26</v>
+      </c>
+      <c r="D959">
+        <v>775</v>
+      </c>
+      <c r="E959" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="960" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A960" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B960" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C960" t="s">
+        <v>26</v>
+      </c>
+      <c r="D960">
+        <v>529.10400000000004</v>
+      </c>
+      <c r="E960" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="961" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A961" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B961" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C961" t="s">
+        <v>26</v>
+      </c>
+      <c r="D961">
+        <v>775</v>
+      </c>
+      <c r="E961" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="962" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A962" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B962" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C962" t="s">
+        <v>26</v>
+      </c>
+      <c r="D962">
+        <v>540</v>
+      </c>
+      <c r="E962" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="963" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A963" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B963" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C963" t="s">
+        <v>26</v>
+      </c>
+      <c r="D963">
+        <v>530</v>
+      </c>
+      <c r="E963" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="964" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A964" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B964" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C964" t="s">
+        <v>7</v>
+      </c>
+      <c r="D964">
+        <v>1676</v>
+      </c>
+      <c r="E964" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="965" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A965" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B965" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C965" t="s">
+        <v>7</v>
+      </c>
+      <c r="D965">
+        <v>1080</v>
+      </c>
+      <c r="E965" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="966" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A966" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B966" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C966" t="s">
+        <v>7</v>
+      </c>
+      <c r="D966">
+        <v>1280</v>
+      </c>
+      <c r="E966" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="967" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A967" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B967" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C967" t="s">
+        <v>7</v>
+      </c>
+      <c r="D967">
+        <v>1160</v>
+      </c>
+      <c r="E967" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="968" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A968" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B968" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C968" t="s">
+        <v>7</v>
+      </c>
+      <c r="D968">
+        <v>1205</v>
+      </c>
+      <c r="E968" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="969" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A969" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B969" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C969" t="s">
+        <v>7</v>
+      </c>
+      <c r="D969">
+        <v>1245</v>
+      </c>
+      <c r="E969" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="970" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A970" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B970" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C970" t="s">
+        <v>7</v>
+      </c>
+      <c r="D970">
+        <v>1328</v>
+      </c>
+      <c r="E970" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="971" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A971" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B971" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C971" t="s">
+        <v>7</v>
+      </c>
+      <c r="D971">
+        <v>1195</v>
+      </c>
+      <c r="E971" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="972" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A972" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B972" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C972" t="s">
+        <v>7</v>
+      </c>
+      <c r="D972">
+        <v>1025</v>
+      </c>
+      <c r="E972" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="973" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A973" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B973" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C973" t="s">
+        <v>7</v>
+      </c>
+      <c r="D973">
+        <v>1305</v>
+      </c>
+      <c r="E973" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="974" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A974" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B974" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C974" t="s">
+        <v>7</v>
+      </c>
+      <c r="D974">
+        <v>1010</v>
+      </c>
+      <c r="E974" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="975" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A975" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B975" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C975" t="s">
+        <v>7</v>
+      </c>
+      <c r="D975">
+        <v>1065</v>
+      </c>
+      <c r="E975" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="976" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A976" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B976" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C976" t="s">
+        <v>7</v>
+      </c>
+      <c r="D976">
+        <v>1320</v>
+      </c>
+      <c r="E976" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="977" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A977" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B977" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C977" t="s">
+        <v>7</v>
+      </c>
+      <c r="D977">
+        <v>1310</v>
+      </c>
+      <c r="E977" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="978" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A978" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B978" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C978" t="s">
+        <v>7</v>
+      </c>
+      <c r="D978">
+        <v>1495</v>
+      </c>
+      <c r="E978" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="979" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A979" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B979" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C979" t="s">
+        <v>7</v>
+      </c>
+      <c r="D979">
+        <v>1300</v>
+      </c>
+      <c r="E979" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="980" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A980" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B980" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C980" t="s">
+        <v>7</v>
+      </c>
+      <c r="D980">
+        <v>1115</v>
+      </c>
+      <c r="E980" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="981" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A981" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B981" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C981" t="s">
+        <v>7</v>
+      </c>
+      <c r="D981">
+        <v>1060</v>
+      </c>
+      <c r="E981" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="982" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A982" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B982" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C982" t="s">
+        <v>7</v>
+      </c>
+      <c r="D982">
+        <v>1160</v>
+      </c>
+      <c r="E982" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="983" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A983" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B983" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C983" t="s">
+        <v>7</v>
+      </c>
+      <c r="D983">
+        <v>1085</v>
+      </c>
+      <c r="E983" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="984" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A984" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B984" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C984" t="s">
+        <v>7</v>
+      </c>
+      <c r="D984">
+        <v>1200</v>
+      </c>
+      <c r="E984" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="985" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A985" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B985" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C985" t="s">
+        <v>7</v>
+      </c>
+      <c r="D985">
+        <v>1385</v>
+      </c>
+      <c r="E985" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="986" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A986" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B986" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C986" t="s">
+        <v>7</v>
+      </c>
+      <c r="D986">
+        <v>1207</v>
+      </c>
+      <c r="E986" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="987" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A987" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B987" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C987" t="s">
+        <v>7</v>
+      </c>
+      <c r="D987">
+        <v>1365</v>
+      </c>
+      <c r="E987" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="988" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A988" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B988" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C988" t="s">
+        <v>26</v>
+      </c>
+      <c r="D988">
+        <v>690</v>
+      </c>
+      <c r="E988" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="989" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A989" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B989" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C989" t="s">
+        <v>26</v>
+      </c>
+      <c r="D989">
+        <v>575</v>
+      </c>
+      <c r="E989" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="990" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A990" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B990" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C990" t="s">
+        <v>26</v>
+      </c>
+      <c r="D990">
+        <v>955</v>
+      </c>
+      <c r="E990" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="991" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A991" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B991" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C991" t="s">
+        <v>26</v>
+      </c>
+      <c r="D991">
+        <v>953.48950000000002</v>
+      </c>
+      <c r="E991" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="992" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A992" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B992" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C992" t="s">
+        <v>26</v>
+      </c>
+      <c r="D992">
+        <v>590</v>
+      </c>
+      <c r="E992" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="993" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A993" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B993" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C993" t="s">
+        <v>26</v>
+      </c>
+      <c r="D993">
+        <v>630</v>
+      </c>
+      <c r="E993" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="994" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A994" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B994" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C994" t="s">
+        <v>26</v>
+      </c>
+      <c r="D994">
+        <v>552</v>
+      </c>
+      <c r="E994" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="995" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A995" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B995" t="s">
+        <v>903</v>
+      </c>
+      <c r="C995" t="s">
+        <v>7</v>
+      </c>
+      <c r="D995">
+        <v>1005</v>
+      </c>
+      <c r="E995" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="996" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A996" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B996" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C996" t="s">
+        <v>7</v>
+      </c>
+      <c r="D996">
+        <v>1140.8923583527701</v>
+      </c>
+      <c r="E996" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="997" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A997" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B997" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C997" t="s">
+        <v>7</v>
+      </c>
+      <c r="D997">
+        <v>1095</v>
+      </c>
+      <c r="E997" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="998" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A998" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B998" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C998" t="s">
+        <v>7</v>
+      </c>
+      <c r="D998">
+        <v>1215</v>
+      </c>
+      <c r="E998" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="999" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A999" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B999" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C999" t="s">
+        <v>7</v>
+      </c>
+      <c r="D999">
+        <v>1005</v>
+      </c>
+      <c r="E999" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1000" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1000">
         <v>1175</v>
       </c>
-      <c r="F7" t="s">
-[...10 lines deleted...]
-      <c r="C8" t="s">
+      <c r="E1000" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1001" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1001">
+        <v>1000</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1002" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1002">
+        <v>1372</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1003" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1003">
+        <v>1035</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1004" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1004">
+        <v>1180</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1005" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1005">
+        <v>1060</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1006" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1006">
+        <v>1365</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1007" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1007">
+        <v>1045</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1008" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1008">
+        <v>1240</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1009" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1009">
+        <v>1040</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1010" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1010">
+        <v>1500</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1011" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1011">
+        <v>1060</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1012" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1012">
+        <v>1135</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1013" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1013">
+        <v>1565</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1014" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1014">
+        <v>1110</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1015" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1015">
+        <v>1480</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1016" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1016">
+        <v>1652</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1017" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1017">
+        <v>1504.7</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1018" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1018">
+        <v>1631.404</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1019" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1019">
+        <v>1120</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1020" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1020">
+        <v>1255</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1021" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C1021" t="s">
         <v>26</v>
       </c>
-      <c r="D8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="D1021">
+        <v>505</v>
+      </c>
+      <c r="E1021" t="s">
         <v>27</v>
       </c>
-      <c r="B9" t="s">
-[...8 lines deleted...]
-      <c r="E9">
+    </row>
+    <row r="1022" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1022" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1022">
+        <v>755</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1023" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1023">
+        <v>565</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1024" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1024">
+        <v>580</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1025" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1025">
+        <v>655</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1026" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1026">
+        <v>1510</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1027" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1027">
+        <v>1080</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1028" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1028">
+        <v>1035</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1029" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1029">
+        <v>1075</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1030" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1030">
+        <v>1215</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1031" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1031">
+        <v>1085</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1032" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1032">
+        <v>655</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1033" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1033">
+        <v>766.10646285524103</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1034" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1034">
+        <v>740</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1035" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1035">
+        <v>525</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1036" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1036">
+        <v>1215</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1037" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1037">
+        <v>1015</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1038" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1038">
+        <v>593.03740000000005</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1039" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1039">
+        <v>625</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1040" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1040">
+        <v>1005</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1041" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1041">
+        <v>1125</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1042" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1042">
+        <v>1030</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1043" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1043">
+        <v>1225</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1044" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1044">
+        <v>1281</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1045" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1045">
+        <v>1280</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1046" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1046">
+        <v>1170</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1047" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1047">
+        <v>1305</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1048" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1048">
+        <v>1058</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1049" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1049">
+        <v>1295</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1050" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1050">
+        <v>1325</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1051" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1051">
+        <v>1225</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1052" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1052">
+        <v>1105</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1053" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1053">
+        <v>1205</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1054" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1054">
+        <v>1320</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1055" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1055">
+        <v>1090</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1056" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1056">
+        <v>1005</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1057" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1057">
+        <v>590</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1058" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1058">
+        <v>1410.9586654024599</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1059" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1059">
+        <v>1015</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1060" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1060">
+        <v>1025</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1061" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1061">
         <v>1140</v>
       </c>
-      <c r="F9" t="s">
-[...16 lines deleted...]
-      <c r="E10">
+      <c r="E1061" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1062" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1062">
+        <v>1100</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1063" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1063">
+        <v>1215</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1064" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1064">
+        <v>1085</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1065" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1065">
+        <v>1020</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1066" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1066">
+        <v>1335</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1067" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1067">
+        <v>1510</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1068" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1068">
+        <v>1070</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1069" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1069">
+        <v>1080.2539999999999</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1070" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1070">
+        <v>1424</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1071" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1071">
+        <v>600</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1072" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1072">
+        <v>605</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1073" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1073">
+        <v>684</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1074" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1074">
+        <v>725</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1075" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1075">
+        <v>1325</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1076" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1076">
+        <v>1505</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1077" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1077">
+        <v>1370</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1078" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1078">
+        <v>1521</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1079" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1079">
+        <v>672</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1080" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1080">
+        <v>1075</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1081" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1081">
+        <v>1285</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1082" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1082">
+        <v>1220</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1083" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1083">
+        <v>1135</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1084" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1084">
         <v>1055</v>
       </c>
-      <c r="F10" t="s">
+      <c r="E1084" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1085" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1085">
+        <v>1000</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1086" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1086">
+        <v>1380</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1087" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>692</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1087">
+        <v>1310</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1088" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1088">
+        <v>1064</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1089" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1089">
+        <v>677.5</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1090" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1090">
+        <v>1265</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1091" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1091">
+        <v>1265</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1092" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1092">
+        <v>1215</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1093" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1093">
+        <v>1345</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1094" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1094">
+        <v>1000</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1095" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1095">
+        <v>1300</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1096" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1096">
+        <v>1085</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1097" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1097">
+        <v>1075</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1098" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1098">
+        <v>1415</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1099" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1099">
+        <v>1530</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1100" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1100">
+        <v>1325</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1101" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1101">
+        <v>625</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1102" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>274</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1102">
+        <v>505</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1103" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1103">
+        <v>997.59</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1104" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1104">
+        <v>601</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1105" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1105">
+        <v>664</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1106" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1106">
+        <v>1115</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1107" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1107">
+        <v>1205</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1108" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1108">
+        <v>1601</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1109" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1109">
+        <v>1335</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1110" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1110">
+        <v>1245</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1111" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1111">
+        <v>565</v>
+      </c>
+      <c r="E1111" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="F11" t="s">
+    <row r="1112" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1112" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1112">
+        <v>1005</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1113" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1113">
+        <v>755</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1114" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1114">
+        <v>1295</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1115" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1115">
+        <v>1465</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1116" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1116">
+        <v>1311.7370000000001</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1117" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1117">
+        <v>1085</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1118" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>858</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1118">
+        <v>1115</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1119" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1119">
+        <v>1168.4380000000001</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1120" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1120">
+        <v>1322.7737488148</v>
+      </c>
+      <c r="E1120" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
-[...40 lines deleted...]
-      <c r="A14" t="s">
+    <row r="1121" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1121" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1121">
+        <v>1045</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1122" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1122">
+        <v>1025</v>
+      </c>
+      <c r="E1122" t="s">
         <v>42</v>
       </c>
-      <c r="B14" t="s">
-[...8 lines deleted...]
-      <c r="E14">
+    </row>
+    <row r="1123" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1123" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1123">
+        <v>525</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1124" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1124">
+        <v>1330</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1125" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1125">
+        <v>1115</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1126" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1126">
+        <v>1025</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1127" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1127">
         <v>1255</v>
       </c>
-      <c r="F14" t="s">
-[...36 lines deleted...]
-      <c r="E16">
+      <c r="E1127" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1128" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1128">
+        <v>1162</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1129" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1129">
+        <v>1450</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1130" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1130">
+        <v>1215</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1131" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1131">
+        <v>1065</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1132" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1132">
+        <v>1250</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1133" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1133">
+        <v>1050</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1134" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1134">
+        <v>1165</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1135" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1135">
+        <v>1080</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1136" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1136">
+        <v>1080</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1137" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1137">
+        <v>1420</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1138" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1138">
+        <v>1377.875</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1139" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1139">
+        <v>1222.5</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1140" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1140">
+        <v>1670</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1141" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1141">
+        <v>1170</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1142" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1142">
+        <v>730</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1143" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1143">
+        <v>860</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1144" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1144">
+        <v>1045</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1145" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1145">
+        <v>1095</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1146" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1146">
+        <v>1060</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1147" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1147">
+        <v>1115</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1148" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1148">
+        <v>1075</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1149" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1149">
+        <v>1040</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1150" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1150">
+        <v>1125</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1151" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1151">
+        <v>1835</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1152" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1152">
+        <v>1081</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1153" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1153">
+        <v>1455</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1154" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1154">
+        <v>1070</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1155" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1155">
+        <v>1025</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1156" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1156">
+        <v>1597</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1157" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1157">
+        <v>1455</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1158" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1158">
+        <v>1280</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1159" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1159">
+        <v>1180</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1160" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1160">
+        <v>1350</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1161" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1161">
+        <v>1305</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1162" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1162">
+        <v>1245</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1163" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1163">
+        <v>1110</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1164" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1164">
+        <v>1305</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1165" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1165">
+        <v>1225</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1166" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1166">
+        <v>1175</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1167" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1167">
+        <v>565</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1168" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>190</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1168">
+        <v>690</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1169" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1169">
+        <v>694</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1170" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1170">
+        <v>1282</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1171" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1171">
+        <v>820</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1172" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1172">
+        <v>1215</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1173" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1173">
+        <v>1520</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1174" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1174">
+        <v>1135</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1175" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1175">
+        <v>672</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1176" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1176">
+        <v>546</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1177" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>306</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1177">
+        <v>525</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1178" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1178">
+        <v>727.51800000000003</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1179" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1179">
+        <v>702.5</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1180" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1180">
+        <v>645</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1181" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1181">
+        <v>1155</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1182" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1182">
+        <v>1290</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1183" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1183">
+        <v>1600</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1184" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1184">
+        <v>1145</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1185" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1185">
+        <v>1345</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1186" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1186">
+        <v>1005</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1187" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1187">
+        <v>1255</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1188" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1188">
         <v>1105</v>
       </c>
-      <c r="F16" t="s">
-[...16 lines deleted...]
-      <c r="E17">
+      <c r="E1188" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1189" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1189">
+        <v>1545</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1190" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1190">
+        <v>1245</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1191" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1191">
+        <v>1010</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1192" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1192">
+        <v>1020</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1193" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1193">
+        <v>1184</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1194" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1194">
+        <v>1155</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1195" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1195">
+        <v>1330</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1196" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1196">
+        <v>1442</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1197" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1197">
+        <v>1220</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1198" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1198">
+        <v>661</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1199" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1199">
+        <v>505</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1200" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1200">
+        <v>587</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1201" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1201">
+        <v>1245</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1202" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1202">
+        <v>1000</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1203" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1203">
+        <v>1003</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1204" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1204">
+        <v>1105</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1205" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1205">
+        <v>1018</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1206" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1206">
+        <v>1425</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1207" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1207">
+        <v>1445</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1208" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1208">
+        <v>555</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1209" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1209">
+        <v>655</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1210" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1210">
+        <v>555</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1211" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1211">
+        <v>1405</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1212" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1212">
+        <v>730</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1213" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1213">
+        <v>1345</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1214" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1214">
+        <v>760.58699999999999</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1215" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1215">
+        <v>610</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1216" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1216">
+        <v>680</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1217" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1217">
+        <v>1265</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1218" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1218">
+        <v>1315</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1219" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1219">
+        <v>1071</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1220" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1220">
+        <v>582</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1221" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1221">
+        <v>620</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1222" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1222">
+        <v>1500</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1223" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1223">
+        <v>1015</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1224" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1224">
+        <v>1415</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1225" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1225">
+        <v>1305</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1226" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1226">
+        <v>1488.1204674166499</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1227" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1227">
+        <v>1070</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1228" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1228">
+        <v>1150</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1229" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1229">
+        <v>1570</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1230" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1230">
+        <v>1155</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1231" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1231">
+        <v>1310</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1232" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1232">
+        <v>1185</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1233" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1233">
+        <v>773</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1234" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1234">
+        <v>733</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1235" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1235">
+        <v>1213</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1236" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1236">
+        <v>1075</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1237" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1237">
+        <v>700</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1238" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1238">
+        <v>1270</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1239" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1239">
+        <v>1000</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1240" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1240">
+        <v>1255</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1241" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1241">
+        <v>1385</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1242" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1242">
+        <v>1340</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1243" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1243">
+        <v>530</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1244" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1244">
+        <v>635</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1245" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1245">
+        <v>1380</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1246" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1246">
+        <v>1110</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1247" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1247">
+        <v>1030</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1248" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1248">
+        <v>1175</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1249" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1249">
+        <v>1500</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1250" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1250">
+        <v>1225</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1251" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1251">
+        <v>1150</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1252" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1252">
+        <v>622.79949999999997</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1253" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>987</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1253">
+        <v>1130</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1254" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1254">
+        <v>1035</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1255" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1255">
+        <v>1055</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1256" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1256">
+        <v>1000</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1257" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1257">
+        <v>1021</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1258" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1258">
+        <v>1320</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1259" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1259">
+        <v>1380</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1260" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1260">
+        <v>1005</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1261" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1261">
+        <v>695</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1262" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1262">
+        <v>680</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1263" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1263">
+        <v>1270</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1264" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1264">
+        <v>1100</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1265" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1265">
+        <v>1195</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1266" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1266">
+        <v>1265</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1267" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1267">
+        <v>1768</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1268" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1268">
+        <v>1200</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1269" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1269">
+        <v>1005</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1270" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1270">
+        <v>1155</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1271" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1271">
+        <v>1165</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1272" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1272">
+        <v>1200</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1273" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1273">
+        <v>1325</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1274" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>987</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1274">
+        <v>1080</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1275" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>332</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1275">
+        <v>1210</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1276" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1276">
+        <v>1270</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1277" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1277">
+        <v>1190</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1278" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1278">
+        <v>1475</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1279" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1279">
+        <v>1080</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1280" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1280">
+        <v>1280</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1281" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1281">
+        <v>1055</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1282" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1282">
+        <v>1190</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1283" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1283">
+        <v>1180</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1284" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1284">
+        <v>1488.105</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1285" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1285">
+        <v>1053</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1286" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1286">
+        <v>630</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1287" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1287">
+        <v>1510</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1288" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>252</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1288">
+        <v>1010</v>
+      </c>
+      <c r="E1288" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1289" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1289">
+        <v>1505</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1290" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1290">
+        <v>1050</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1291" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1291">
+        <v>1234.5888322271501</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1292" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1292">
+        <v>1880</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1293" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1293">
+        <v>1135</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1294" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1294">
+        <v>2172</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1295" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1295">
+        <v>1280</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1296" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1296">
+        <v>1135</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1297" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1297">
+        <v>1000</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1298" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1298">
+        <v>1155</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1299" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>275</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1299">
+        <v>1721</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1300" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1300">
+        <v>815</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1301" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1301">
+        <v>1105</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1302" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1302">
+        <v>1100</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1303" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1303">
+        <v>1268</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1304" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1304">
+        <v>1305</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1305" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1305">
+        <v>1125</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1306" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1306">
+        <v>1220</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1307" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1307">
+        <v>1310</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1308" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1308">
+        <v>1285</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1309" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1309">
+        <v>1340</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1310" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1310">
+        <v>1135</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1311" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1311">
+        <v>1305</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1312" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1312">
+        <v>1200</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1313" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1313">
+        <v>1455</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1314" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1314">
+        <v>660</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1315" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1315">
+        <v>500</v>
+      </c>
+      <c r="E1315" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1316" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1316">
+        <v>550</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1317" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1317">
+        <v>1278</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1318" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1318">
+        <v>716.50244727468498</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1319" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1319">
+        <v>545</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1320" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1320">
+        <v>600</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1321" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1321">
+        <v>1185</v>
+      </c>
+      <c r="E1321" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1322" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1322">
+        <v>1047</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1323" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1323">
         <v>1230</v>
       </c>
-      <c r="F17" t="s">
-[...179 lines deleted...]
-      <c r="F26" t="s">
+      <c r="E1323" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1324" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1324">
+        <v>1015</v>
+      </c>
+      <c r="E1324" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1325" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1325">
+        <v>1350</v>
+      </c>
+      <c r="E1325" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
-[...52 lines deleted...]
-      <c r="E29">
+    <row r="1326" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1326" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1326">
+        <v>1235</v>
+      </c>
+      <c r="E1326" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1327" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1327">
+        <v>1030</v>
+      </c>
+      <c r="E1327" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1328" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1328">
+        <v>1025</v>
+      </c>
+      <c r="E1328" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1329" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1329">
+        <v>1235</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1330" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1330">
+        <v>1005</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1331" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1331">
+        <v>1260</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1332" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1332">
+        <v>1035</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1333" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1333">
+        <v>1220</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1334" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1334">
+        <v>1220</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1335" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1335">
+        <v>1225</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1336" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1336">
+        <v>1025</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1337" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1337">
+        <v>1063</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1338" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1338">
+        <v>837.75670758270905</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1339" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1339">
+        <v>635</v>
+      </c>
+      <c r="E1339" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1340" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1340">
+        <v>1770</v>
+      </c>
+      <c r="E1340" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1341" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1341">
+        <v>1165</v>
+      </c>
+      <c r="E1341" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1342" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1342">
+        <v>1295</v>
+      </c>
+      <c r="E1342" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1343" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1343">
+        <v>1770</v>
+      </c>
+      <c r="E1343" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1344" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1344">
+        <v>1500</v>
+      </c>
+      <c r="E1344" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1345" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1345">
         <v>1270</v>
       </c>
-      <c r="F29" t="s">
-[...96 lines deleted...]
-      <c r="E34">
+      <c r="E1345" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1346" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1346">
+        <v>1486</v>
+      </c>
+      <c r="E1346" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1347" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1347">
+        <v>1278</v>
+      </c>
+      <c r="E1347" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1348" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1348">
+        <v>1205</v>
+      </c>
+      <c r="E1348" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1349" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1349">
+        <v>1585</v>
+      </c>
+      <c r="E1349" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1350" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1350">
+        <v>1578</v>
+      </c>
+      <c r="E1350" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1351" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1351">
+        <v>1215</v>
+      </c>
+      <c r="E1351" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1352" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1352">
+        <v>1340</v>
+      </c>
+      <c r="E1352" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1353" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1353">
+        <v>1365</v>
+      </c>
+      <c r="E1353" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1354" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1354">
+        <v>1485</v>
+      </c>
+      <c r="E1354" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1355" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1355">
+        <v>1035</v>
+      </c>
+      <c r="E1355" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1356" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1356">
+        <v>1315</v>
+      </c>
+      <c r="E1356" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1357" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1357">
+        <v>1085</v>
+      </c>
+      <c r="E1357" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1358" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1358">
+        <v>1205</v>
+      </c>
+      <c r="E1358" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1359" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1359">
+        <v>1205</v>
+      </c>
+      <c r="E1359" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1360" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1360">
         <v>1125</v>
       </c>
-      <c r="F34" t="s">
-[...25540 lines deleted...]
-        <v>16</v>
+      <c r="E1360" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>